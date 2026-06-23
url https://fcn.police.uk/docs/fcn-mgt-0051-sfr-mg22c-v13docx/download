--- v0 (2026-05-23)
+++ v1 (2026-06-23)
@@ -116,74 +116,74 @@
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>(SFR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4404" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4C5363" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="00190D24" w:rsidRDefault="00D94464" w:rsidP="00D94464">
+          <w:p w14:paraId="6C4C5363" w14:textId="7562B95D" w:rsidR="00D94464" w:rsidRPr="00190D24" w:rsidRDefault="00D94464" w:rsidP="00D94464">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190D24">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">MG 22 C </w:t>
+              <w:t xml:space="preserve">MG22C </w:t>
             </w:r>
             <w:r w:rsidRPr="00190D24">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>(SFR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00190D24">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -225,50 +225,51 @@
               <w:t>EXPERT RESPONSE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> -  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:sz w:val="28"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-1059776286"/>
                 <w:placeholder>
                   <w:docPart w:val="62D720C1BCA34E2B8F6CC17843CB385D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Evidencetype[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94464" w:rsidRPr="00190D24" w14:paraId="75AE07ED" w14:textId="77777777" w:rsidTr="00681172">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="611869D8" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="006134E8" w:rsidRDefault="00D94464" w:rsidP="00D94464">
             <w:pPr>
@@ -287,59 +288,60 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Relates to (person):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1737741964"/>
             <w:placeholder>
               <w:docPart w:val="AB576F7CC2004AFAA0136FD405A39451"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Relatesto[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="00A16B79" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="006134E8" w:rsidRDefault="00D94464" w:rsidP="00D94464">
+              <w:p w14:paraId="00A16B79" w14:textId="638ADA5F" w:rsidR="00D94464" w:rsidRPr="006134E8" w:rsidRDefault="00D671E9" w:rsidP="00D94464">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
@@ -353,82 +355,83 @@
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006134E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Crime/Occ. No:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2703" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0957503E" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="00F61A8B" w:rsidRDefault="00D94464" w:rsidP="00D94464">
+          <w:p w14:paraId="0957503E" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="00F61A8B" w:rsidRDefault="00D671E9" w:rsidP="00D94464">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:noProof w:val="0"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1976056888"/>
                 <w:placeholder>
                   <w:docPart w:val="3DBDFF8A48C243A1A1931C5E7EE337BC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Crimeno[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
                 <w15:color w:val="000000"/>
                 <w:text/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="008139E8">
+                <w:r w:rsidR="00D94464" w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D94464" w:rsidRPr="00190D24" w14:paraId="40B80FC9" w14:textId="77777777" w:rsidTr="00681172">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30731226" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="006134E8" w:rsidRDefault="00D94464" w:rsidP="00D94464">
@@ -449,50 +452,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1856174141"/>
             <w:placeholder>
               <w:docPart w:val="9A5AC4197A7E4B82881D5A98C4CAC69E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Location[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="498C09CE" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="006134E8" w:rsidRDefault="00D94464" w:rsidP="00D94464">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -536,59 +540,60 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forensic Ref:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-272940711"/>
             <w:placeholder>
               <w:docPart w:val="0487EB94D3394530B603EFAED7204C2C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Caseref[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2703" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="507201B3" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="00F61A8B" w:rsidRDefault="00D94464" w:rsidP="00D94464">
+              <w:p w14:paraId="507201B3" w14:textId="71F7DC53" w:rsidR="00D94464" w:rsidRPr="00F61A8B" w:rsidRDefault="00D671E9" w:rsidP="00D94464">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D94464" w:rsidRPr="00190D24" w14:paraId="596EC549" w14:textId="77777777" w:rsidTr="00681172">
@@ -638,50 +643,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-381180614"/>
             <w:placeholder>
               <w:docPart w:val="6CEFDF88F6F4439DA83593B61AE61D47"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:DOO[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3FF9DF8B" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="006134E8" w:rsidRDefault="00D94464" w:rsidP="00D94464">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -726,59 +732,60 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ref:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1210024302"/>
             <w:placeholder>
               <w:docPart w:val="3CDF6E07EB9C443183012931E03951C0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Labref[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2703" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="08EF2518" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="00F61A8B" w:rsidRDefault="00D94464" w:rsidP="00D94464">
+              <w:p w14:paraId="08EF2518" w14:textId="74793A3E" w:rsidR="00D94464" w:rsidRPr="00F61A8B" w:rsidRDefault="00D671E9" w:rsidP="00D94464">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D94464" w:rsidRPr="00190D24" w14:paraId="50F20E30" w14:textId="77777777" w:rsidTr="00681172">
@@ -828,50 +835,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-519935865"/>
             <w:placeholder>
               <w:docPart w:val="91E88FBA807B4DD9AB5AA19ED7F10B48"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Otherref[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7777AF52" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="006134E8" w:rsidRDefault="00D94464" w:rsidP="00D94464">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -925,50 +933,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="250093901"/>
             <w:placeholder>
               <w:docPart w:val="D0FE6BAB682547D0AAC0787A4ACD28D3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Otherref2[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2703" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6CF6BE5E" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="00F61A8B" w:rsidRDefault="00D94464" w:rsidP="00D94464">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
@@ -1043,50 +1052,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Statement provided by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-665943497"/>
             <w:placeholder>
               <w:docPart w:val="EEA1E159D3B0416ABA7E2506C6D4E25B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Name[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3261" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="69850994" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="00F61A8B" w:rsidRDefault="00D94464" w:rsidP="00D94464">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
@@ -1133,50 +1143,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1133700967"/>
             <w:placeholder>
               <w:docPart w:val="15D30B28D50D408BAF555E5C78CE0DBD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Organisation[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
             <w:text/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3411" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="7656360F" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="006134E8" w:rsidRDefault="00D94464" w:rsidP="00D94464">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
@@ -1208,89 +1219,93 @@
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09DAC0F9" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="006134E8" w:rsidRDefault="00D94464" w:rsidP="00D94464">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk63247726"/>
             <w:r w:rsidRPr="006134E8">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Date of Statement: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:id w:val="-944688175"/>
+            <w:id w:val="1419829150"/>
             <w:placeholder>
-              <w:docPart w:val="729206DFCB954C5F82B5D9DD8C46B0F3"/>
+              <w:docPart w:val="4AE9C865DAEF41648F514E1E06A00511"/>
             </w:placeholder>
             <w:showingPlcHdr/>
-            <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Date[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
-            <w:text/>
+            <w:date>
+              <w:dateFormat w:val="dd/MM/yyyy"/>
+              <w:lid w:val="en-GB"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3261" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2829D28C" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="006134E8" w:rsidRDefault="00D94464" w:rsidP="00D94464">
+              <w:p w14:paraId="2829D28C" w14:textId="297585FB" w:rsidR="00D94464" w:rsidRPr="006134E8" w:rsidRDefault="00C75CA7" w:rsidP="00D94464">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:noProof/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="008139E8">
+                <w:r w:rsidRPr="006F6FC2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
-                    <w:noProof/>
-[...1 lines deleted...]
-                    <w:lang w:val="en-US"/>
                   </w:rPr>
-                  <w:t>Click or tap here to enter text.</w:t>
+                  <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2556" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="677F0047" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="00F74F51" w:rsidRDefault="00D94464" w:rsidP="00D94464">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -1322,50 +1337,51 @@
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:id w:val="-1366672634"/>
               <w:placeholder>
                 <w:docPart w:val="7452C127A65E48A6914C436320D68D26"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:displayText="Choose from List" w:value="Choose from List"/>
                 <w:listItem w:displayText="None" w:value="None"/>
                 <w:listItem w:displayText="Annexes A and C" w:value="Annexes A and C"/>
                 <w:listItem w:displayText="Annexes A, B and C" w:value="Annexes A, B and C"/>
                 <w:listItem w:displayText="Annexes A, B, C and D" w:value="Annexes A, B, C and D"/>
                 <w:listItem w:displayText="Annexes A, C and D" w:value="Annexes A, C and D"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="0E3A7F35" w14:textId="77777777" w:rsidR="00D94464" w:rsidRPr="00751B47" w:rsidRDefault="00D94464" w:rsidP="00D94464">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001E21EC">
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="FF0000"/>
                   </w:rPr>
                   <w:t>Choose from List</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00D94464" w:rsidRPr="00190D24" w14:paraId="3940D42C" w14:textId="77777777" w:rsidTr="00681172">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10633" w:type="dxa"/>
@@ -1968,51 +1984,61 @@
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75707755" w14:textId="77777777" w:rsidR="00415395" w:rsidRDefault="00415395"/>
     <w:p w14:paraId="769F00C6" w14:textId="77777777" w:rsidR="00415395" w:rsidRDefault="00415395"/>
     <w:p w14:paraId="4CED974D" w14:textId="77777777" w:rsidR="00415395" w:rsidRDefault="00D70D73" w:rsidP="00D70D73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3735"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D24A0D" w14:textId="77777777" w:rsidR="00415395" w:rsidRDefault="00415395"/>
     <w:p w14:paraId="0B6FAFD7" w14:textId="77777777" w:rsidR="00415395" w:rsidRDefault="00415395"/>
-    <w:sectPr w:rsidR="00415395" w:rsidSect="00DA4301">
+    <w:p w14:paraId="5BDA5593" w14:textId="77777777" w:rsidR="00C20C0A" w:rsidRDefault="00C20C0A"/>
+    <w:p w14:paraId="60161906" w14:textId="77777777" w:rsidR="00C20C0A" w:rsidRDefault="00C20C0A"/>
+    <w:p w14:paraId="625252E0" w14:textId="77777777" w:rsidR="00C20C0A" w:rsidRDefault="00C20C0A"/>
+    <w:p w14:paraId="07C95C18" w14:textId="77777777" w:rsidR="00C20C0A" w:rsidRDefault="00C20C0A"/>
+    <w:p w14:paraId="44C60DEA" w14:textId="77777777" w:rsidR="00C20C0A" w:rsidRDefault="00C20C0A"/>
+    <w:p w14:paraId="02A12B0D" w14:textId="77777777" w:rsidR="00C20C0A" w:rsidRDefault="00C20C0A"/>
+    <w:p w14:paraId="3E09CA90" w14:textId="77777777" w:rsidR="00C20C0A" w:rsidRDefault="00C20C0A"/>
+    <w:p w14:paraId="3AEDA07E" w14:textId="77777777" w:rsidR="00C20C0A" w:rsidRDefault="00C20C0A"/>
+    <w:p w14:paraId="3EBE2C1B" w14:textId="77777777" w:rsidR="00C20C0A" w:rsidRDefault="00C20C0A"/>
+    <w:p w14:paraId="6E0286C5" w14:textId="77777777" w:rsidR="00C20C0A" w:rsidRDefault="00C20C0A"/>
+    <w:sectPr w:rsidR="00C20C0A" w:rsidSect="00DA4301">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1135" w:right="1440" w:bottom="1276" w:left="1440" w:header="426" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7C9CC1B9" w14:textId="77777777" w:rsidR="00CF34A4" w:rsidRDefault="00CF34A4" w:rsidP="009646BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -2135,77 +2161,86 @@
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00287F06" w:rsidRPr="00287F06">
       <w:rPr>
         <w:color w:val="0000FF"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00287F06" w:rsidRPr="00287F06">
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="38FE528F" w14:textId="3861596B" w:rsidR="00CF34A4" w:rsidRDefault="00D94464" w:rsidP="001E257E">
+  <w:p w14:paraId="38FE528F" w14:textId="04FA0543" w:rsidR="00CF34A4" w:rsidRDefault="00D671E9" w:rsidP="001E257E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1662225478"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-174500875"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="001E257E">
-              <w:t>SFR – MG 22 A (January 2021)</w:t>
+              <w:t>SFR – MG22</w:t>
+            </w:r>
+            <w:r w:rsidR="00C75CA7">
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="001E257E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C75CA7">
+              <w:t>(Version 1.3)</w:t>
             </w:r>
             <w:r w:rsidR="00CF34A4" w:rsidRPr="001E257E">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00CF34A4" w:rsidRPr="001E257E">
               <w:tab/>
               <w:t xml:space="preserve"> Page </w:t>
             </w:r>
             <w:r w:rsidR="00CF34A4" w:rsidRPr="001E257E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00CF34A4" w:rsidRPr="001E257E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidR="00CF34A4" w:rsidRPr="001E257E">
               <w:rPr>
                 <w:b/>
@@ -2366,60 +2401,60 @@
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Date:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4BEBA1B7" w14:textId="000F53D7" w:rsidR="00DA4301" w:rsidRDefault="00D94464" w:rsidP="00D94464">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="9026"/>
                 <w:tab w:val="right" w:pos="9027"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D61FA5C" w14:textId="128532E2" w:rsidR="00CF34A4" w:rsidRPr="00CF34A4" w:rsidRDefault="001E257E" w:rsidP="00DA4301">
+          <w:p w14:paraId="1D61FA5C" w14:textId="63DFFEB6" w:rsidR="00CF34A4" w:rsidRPr="00CF34A4" w:rsidRDefault="001E257E" w:rsidP="00DA4301">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">SFR – MG 22 </w:t>
-[...2 lines deleted...]
-              <w:t>C</w:t>
+              <w:t>SFR – MG2</w:t>
+            </w:r>
+            <w:r w:rsidR="0040529E">
+              <w:t>2C</w:t>
             </w:r>
             <w:r w:rsidR="00DA4301" w:rsidRPr="00CE5E49">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0021591A">
               <w:t>(Version</w:t>
             </w:r>
             <w:r w:rsidR="00A62C97">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CC10AA">
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="00D94464">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00A62C97">
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00DA4301" w:rsidRPr="00CE5E49">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00DA4301" w:rsidRPr="00CE5E49">
               <w:tab/>
               <w:t xml:space="preserve"> Page </w:t>
@@ -2553,311 +2588,439 @@
     </w:r>
     <w:r w:rsidR="00287F06" w:rsidRPr="00287F06">
       <w:rPr>
         <w:color w:val="0000FF"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00287F06" w:rsidRPr="00287F06">
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3A0142EC" w14:textId="09EDC619" w:rsidR="00287F06" w:rsidRDefault="00316808" w:rsidP="00287F06">
+  <w:p w14:paraId="3A0142EC" w14:textId="1F2AE3A8" w:rsidR="00287F06" w:rsidRPr="0013693E" w:rsidRDefault="0013693E" w:rsidP="00287F06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7710"/>
       </w:tabs>
       <w:jc w:val="center"/>
-    </w:pPr>
-    <w:r>
       <w:rPr>
-        <w:color w:val="0000FF"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
-[...1 lines deleted...]
-    <w:r>
+    </w:pPr>
+    <w:r w:rsidRPr="0013693E">
       <w:rPr>
-        <w:color w:val="0000FF"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> DOCPROPERTY bjHeaderBothDocProperty \* MERGEFORMAT </w:instrText>
-[...34 lines deleted...]
-    <w:r w:rsidRPr="00D70D73">
       <w:t>OFFICIAL (SENSITIVE)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="525BFEF0" w14:textId="77777777" w:rsidR="007C57AD" w:rsidRDefault="00CF34A4" w:rsidP="007C57AD">
+  <w:p w14:paraId="525BFEF0" w14:textId="70125151" w:rsidR="007C57AD" w:rsidRDefault="007C57AD" w:rsidP="007C57AD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7710"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E74600">
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2700"/>
+      <w:gridCol w:w="4268"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="004F7EAD" w14:paraId="4C4F7604" w14:textId="77777777" w:rsidTr="001E37E7">
+      <w:trPr>
+        <w:trHeight w:val="329"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="14518BB6" w14:textId="57166782" w:rsidR="004F7EAD" w:rsidRPr="0013693E" w:rsidRDefault="004F7EAD" w:rsidP="004F7EAD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7710"/>
+            </w:tabs>
+            <w:rPr>
+              <w:b/>
+              <w:color w:val="000000"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00842FB9">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Relates t</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>o: (person):</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:id w:val="-756905338"/>
+          <w:placeholder>
+            <w:docPart w:val="6CDF13F4EC154DCBAA7C62A404C30793"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Relatesto[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="4268" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="493B1CAF" w14:textId="4C62BCE4" w:rsidR="004F7EAD" w:rsidRDefault="00D671E9" w:rsidP="004F7EAD">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:tabs>
+                  <w:tab w:val="left" w:pos="7710"/>
+                </w:tabs>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FF0000"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00FB1311">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+    <w:tr w:rsidR="004F7EAD" w14:paraId="17412C80" w14:textId="77777777" w:rsidTr="001E37E7">
+      <w:trPr>
+        <w:trHeight w:val="324"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="480FC52E" w14:textId="118DD9FE" w:rsidR="004F7EAD" w:rsidRDefault="004F7EAD" w:rsidP="004F7EAD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7710"/>
+            </w:tabs>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">Force </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00842FB9">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Forensic Ref:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:id w:val="1129743013"/>
+          <w:placeholder>
+            <w:docPart w:val="E79EAF365D0B4DDA838B5364E5EF8593"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Caseref[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="4268" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="0CB0FA5F" w14:textId="58199421" w:rsidR="004F7EAD" w:rsidRDefault="00D671E9" w:rsidP="004F7EAD">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:tabs>
+                  <w:tab w:val="left" w:pos="7710"/>
+                </w:tabs>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FF0000"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00FB1311">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+    <w:tr w:rsidR="004F7EAD" w14:paraId="756418A2" w14:textId="77777777" w:rsidTr="001E37E7">
+      <w:trPr>
+        <w:trHeight w:val="329"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="117D3B1B" w14:textId="09F0B11B" w:rsidR="004F7EAD" w:rsidRDefault="004F7EAD" w:rsidP="004F7EAD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7710"/>
+            </w:tabs>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Forensic Provider</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00842FB9">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Ref:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:id w:val="736059551"/>
+          <w:placeholder>
+            <w:docPart w:val="2A3034108F9A4E9EBED95BE6BC68D52E"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Labref[1]" w:storeItemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="4268" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="67E26E50" w14:textId="773BBFF9" w:rsidR="004F7EAD" w:rsidRDefault="00D671E9" w:rsidP="004F7EAD">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:tabs>
+                  <w:tab w:val="left" w:pos="7710"/>
+                </w:tabs>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FF0000"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00FB1311">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+    <w:tr w:rsidR="004F7EAD" w14:paraId="0954AE0B" w14:textId="77777777" w:rsidTr="001E37E7">
+      <w:trPr>
+        <w:trHeight w:val="333"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="24E4901A" w14:textId="71C70563" w:rsidR="004F7EAD" w:rsidRDefault="004F7EAD" w:rsidP="004F7EAD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7710"/>
+            </w:tabs>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005A625B">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Date of </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:t>Statement:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:id w:val="-658688807"/>
+          <w:placeholder>
+            <w:docPart w:val="D6B3AAABAA024B0B976ABEF255C8B23F"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="dd/MM/yyyy"/>
+            <w:lid w:val="en-GB"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="4268" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="77842413" w14:textId="5E8C5965" w:rsidR="004F7EAD" w:rsidRDefault="00C75CA7" w:rsidP="004F7EAD">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:tabs>
+                  <w:tab w:val="left" w:pos="7710"/>
+                </w:tabs>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="FF0000"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="00C75CA7">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>Click or tap to enter a date.</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3ABA27F5" w14:textId="77777777" w:rsidR="0013693E" w:rsidRDefault="0013693E" w:rsidP="007C57AD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7710"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
       </w:rPr>
-      <w:t>This forensic information is not intended as evidence</w:t>
-[...183 lines deleted...]
-    </w:sdt>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71C5E825" w14:textId="1F5BE14B" w:rsidR="00287F06" w:rsidRDefault="00316808" w:rsidP="00287F06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7710"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY bjHeaderFirstPageDocProperty \* MERGEFORMAT </w:instrText>
@@ -2889,182 +3052,195 @@
   </w:p>
   <w:p w14:paraId="6A340F4E" w14:textId="267F03EA" w:rsidR="007064B5" w:rsidRPr="00D70D73" w:rsidRDefault="007064B5" w:rsidP="007064B5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7710"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00D70D73">
       <w:t>OFFICIAL (SENSITIVE)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="75777"/>
+    <o:shapedefaults v:ext="edit" spidmax="79873"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009646BD"/>
     <w:rsid w:val="0005792D"/>
     <w:rsid w:val="00057A35"/>
     <w:rsid w:val="00092513"/>
     <w:rsid w:val="000D6BAF"/>
     <w:rsid w:val="0010458B"/>
     <w:rsid w:val="00126030"/>
+    <w:rsid w:val="0013693E"/>
     <w:rsid w:val="00175101"/>
     <w:rsid w:val="001A5C38"/>
     <w:rsid w:val="001B0E4B"/>
     <w:rsid w:val="001C5AF1"/>
     <w:rsid w:val="001D21B9"/>
     <w:rsid w:val="001E257E"/>
+    <w:rsid w:val="001E37E7"/>
     <w:rsid w:val="001E4B25"/>
     <w:rsid w:val="001E5FA7"/>
     <w:rsid w:val="001F34A5"/>
     <w:rsid w:val="001F7B3F"/>
     <w:rsid w:val="0021591A"/>
     <w:rsid w:val="00247A7B"/>
     <w:rsid w:val="00287F06"/>
     <w:rsid w:val="002904EC"/>
     <w:rsid w:val="002F358C"/>
+    <w:rsid w:val="00302B66"/>
     <w:rsid w:val="00305EF3"/>
     <w:rsid w:val="00316808"/>
+    <w:rsid w:val="00346E56"/>
     <w:rsid w:val="00371D34"/>
     <w:rsid w:val="00373BC0"/>
     <w:rsid w:val="003843BE"/>
     <w:rsid w:val="003D562D"/>
     <w:rsid w:val="003F624B"/>
+    <w:rsid w:val="0040529E"/>
     <w:rsid w:val="00415395"/>
     <w:rsid w:val="00424CCC"/>
     <w:rsid w:val="00427DCB"/>
     <w:rsid w:val="00463422"/>
+    <w:rsid w:val="004714EC"/>
     <w:rsid w:val="00490213"/>
     <w:rsid w:val="004919D7"/>
+    <w:rsid w:val="00497518"/>
     <w:rsid w:val="004F5AEC"/>
+    <w:rsid w:val="004F7EAD"/>
     <w:rsid w:val="00510A02"/>
     <w:rsid w:val="00551582"/>
     <w:rsid w:val="00590DB4"/>
     <w:rsid w:val="00684B8D"/>
     <w:rsid w:val="006C5AED"/>
     <w:rsid w:val="006F38CC"/>
     <w:rsid w:val="007064B5"/>
     <w:rsid w:val="00784AEA"/>
     <w:rsid w:val="007C57AD"/>
     <w:rsid w:val="008124AC"/>
     <w:rsid w:val="00822582"/>
     <w:rsid w:val="00837A51"/>
     <w:rsid w:val="00854586"/>
     <w:rsid w:val="008B119A"/>
     <w:rsid w:val="00956E2B"/>
     <w:rsid w:val="009646BD"/>
     <w:rsid w:val="00965ACE"/>
     <w:rsid w:val="009A1E3F"/>
     <w:rsid w:val="009F13D2"/>
     <w:rsid w:val="00A052B1"/>
     <w:rsid w:val="00A37798"/>
     <w:rsid w:val="00A62C97"/>
     <w:rsid w:val="00A775D8"/>
     <w:rsid w:val="00A84175"/>
     <w:rsid w:val="00AB7E0B"/>
     <w:rsid w:val="00AC2880"/>
     <w:rsid w:val="00AD4158"/>
     <w:rsid w:val="00B03509"/>
     <w:rsid w:val="00B34592"/>
     <w:rsid w:val="00BB4345"/>
     <w:rsid w:val="00BD14D1"/>
     <w:rsid w:val="00BD37AB"/>
     <w:rsid w:val="00BF72ED"/>
     <w:rsid w:val="00C15763"/>
     <w:rsid w:val="00C2038B"/>
+    <w:rsid w:val="00C20C0A"/>
     <w:rsid w:val="00C30ACF"/>
     <w:rsid w:val="00C315D2"/>
     <w:rsid w:val="00C60825"/>
+    <w:rsid w:val="00C75CA7"/>
     <w:rsid w:val="00CA6D28"/>
     <w:rsid w:val="00CB4691"/>
     <w:rsid w:val="00CC10AA"/>
     <w:rsid w:val="00CC3204"/>
     <w:rsid w:val="00CE5E49"/>
     <w:rsid w:val="00CE7338"/>
     <w:rsid w:val="00CF34A4"/>
     <w:rsid w:val="00D66D9D"/>
+    <w:rsid w:val="00D671E9"/>
     <w:rsid w:val="00D70D73"/>
     <w:rsid w:val="00D94464"/>
     <w:rsid w:val="00DA20C1"/>
     <w:rsid w:val="00DA4301"/>
     <w:rsid w:val="00E146F9"/>
     <w:rsid w:val="00E21F5D"/>
     <w:rsid w:val="00E60A49"/>
     <w:rsid w:val="00E74600"/>
     <w:rsid w:val="00F05D56"/>
     <w:rsid w:val="00F214E7"/>
+    <w:rsid w:val="00F516AD"/>
     <w:rsid w:val="00F53996"/>
     <w:rsid w:val="00F7766D"/>
+    <w:rsid w:val="00FB1311"/>
     <w:rsid w:val="00FC5FE9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="75777"/>
+    <o:shapedefaults v:ext="edit" spidmax="79873"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0AFEEF13"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{061C5BA8-9958-47F9-9939-2B5E2D59E3AB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -3718,511 +3894,391 @@
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A52AF084DF614F789FF085EA2BCE918F"/>
-[...85 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="62D720C1BCA34E2B8F6CC17843CB385D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5937217F-E3A2-44C1-A6D7-3C150A676326}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="62D720C1BCA34E2B8F6CC17843CB385D"/>
+            <w:pStyle w:val="62D720C1BCA34E2B8F6CC17843CB385D4"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AB576F7CC2004AFAA0136FD405A39451"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5EFF5DF4-39A8-4A43-A9F8-8D850E244367}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="AB576F7CC2004AFAA0136FD405A39451"/>
+            <w:pStyle w:val="AB576F7CC2004AFAA0136FD405A394514"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3DBDFF8A48C243A1A1931C5E7EE337BC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{479F371E-EE2F-4914-A488-3E405D8A250C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="3DBDFF8A48C243A1A1931C5E7EE337BC"/>
+            <w:pStyle w:val="3DBDFF8A48C243A1A1931C5E7EE337BC4"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9A5AC4197A7E4B82881D5A98C4CAC69E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C9DDEA54-43A6-4A57-989B-8A2C7BFBCC91}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="9A5AC4197A7E4B82881D5A98C4CAC69E"/>
+            <w:pStyle w:val="9A5AC4197A7E4B82881D5A98C4CAC69E4"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0487EB94D3394530B603EFAED7204C2C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{05D835F0-4DC1-4A82-BED5-70D76B13055E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="0487EB94D3394530B603EFAED7204C2C"/>
+            <w:pStyle w:val="0487EB94D3394530B603EFAED7204C2C3"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6CEFDF88F6F4439DA83593B61AE61D47"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C69F083D-82AD-40CC-A408-17509A357BCB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="6CEFDF88F6F4439DA83593B61AE61D47"/>
+            <w:pStyle w:val="6CEFDF88F6F4439DA83593B61AE61D474"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3CDF6E07EB9C443183012931E03951C0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A98A9791-964B-4CEA-911A-C14A16332730}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="3CDF6E07EB9C443183012931E03951C0"/>
+            <w:pStyle w:val="3CDF6E07EB9C443183012931E03951C04"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="91E88FBA807B4DD9AB5AA19ED7F10B48"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{18656F83-148D-49AB-B4CF-757975F8D6E2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="91E88FBA807B4DD9AB5AA19ED7F10B48"/>
+            <w:pStyle w:val="91E88FBA807B4DD9AB5AA19ED7F10B484"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D0FE6BAB682547D0AAC0787A4ACD28D3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5C7E1228-1ABB-412D-A2C6-7499530242DE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="D0FE6BAB682547D0AAC0787A4ACD28D3"/>
+            <w:pStyle w:val="D0FE6BAB682547D0AAC0787A4ACD28D34"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EEA1E159D3B0416ABA7E2506C6D4E25B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6C757900-E9D2-4B7E-B13D-C872B749B5A3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="EEA1E159D3B0416ABA7E2506C6D4E25B"/>
+            <w:pStyle w:val="EEA1E159D3B0416ABA7E2506C6D4E25B4"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="15D30B28D50D408BAF555E5C78CE0DBD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A051690B-E6C8-44A8-88DC-0DB30168D15B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="15D30B28D50D408BAF555E5C78CE0DBD"/>
+            <w:pStyle w:val="15D30B28D50D408BAF555E5C78CE0DBD4"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
-            </w:rPr>
-[...31 lines deleted...]
-              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7452C127A65E48A6914C436320D68D26"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{86F24B1E-08ED-430E-AADF-B6128CA0350C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
           <w:pPr>
             <w:pStyle w:val="7452C127A65E48A6914C436320D68D26"/>
@@ -4230,146 +4286,287 @@
           <w:r w:rsidRPr="00667312">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="86071F4187E84583BFD34FBFF5D163E8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C165FDB9-7963-4697-8358-5112958087A3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="86071F4187E84583BFD34FBFF5D163E8"/>
+            <w:pStyle w:val="86071F4187E84583BFD34FBFF5D163E84"/>
           </w:pPr>
           <w:r w:rsidRPr="00905DFE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidRPr="00905DFE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>tate issue and respond here]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DC324CFB1DC9466C97FC85CDFB7D0035"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5EC931E8-BE90-407C-B23A-A72FE5DAC6F0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="DC324CFB1DC9466C97FC85CDFB7D0035"/>
+            <w:pStyle w:val="DC324CFB1DC9466C97FC85CDFB7D00354"/>
           </w:pPr>
           <w:r w:rsidRPr="00905DFE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidRPr="00905DFE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>tate issue and respond here]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B533A83365CA45C783803660B05859F8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D3A27EAF-D48B-4A41-9B45-CBADDBE238D0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00887CE4" w:rsidRDefault="00887CE4" w:rsidP="00887CE4">
+        <w:p w:rsidR="00887CE4" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
           <w:pPr>
-            <w:pStyle w:val="B533A83365CA45C783803660B05859F8"/>
+            <w:pStyle w:val="B533A83365CA45C783803660B05859F84"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D6B3AAABAA024B0B976ABEF255C8B23F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BF2BA219-3700-44B8-82D1-20D8EE12E172}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
+          <w:pPr>
+            <w:pStyle w:val="D6B3AAABAA024B0B976ABEF255C8B23F4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C75CA7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4AE9C865DAEF41648F514E1E06A00511"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{73E10615-02B9-493B-90F7-0D3D358719AB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
+          <w:pPr>
+            <w:pStyle w:val="4AE9C865DAEF41648F514E1E06A005113"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006F6FC2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6CDF13F4EC154DCBAA7C62A404C30793"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1BE5D45A-42CF-4E25-B603-92FB5FB0796F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
+          <w:pPr>
+            <w:pStyle w:val="6CDF13F4EC154DCBAA7C62A404C307931"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FB1311">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E79EAF365D0B4DDA838B5364E5EF8593"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{13140A5D-E463-4DCF-9181-3C7FEF14859F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
+          <w:pPr>
+            <w:pStyle w:val="E79EAF365D0B4DDA838B5364E5EF85931"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FB1311">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2A3034108F9A4E9EBED95BE6BC68D52E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{83DF2B57-5932-49AB-92E3-BC09FDCB5D7B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B506D9" w:rsidRDefault="00B506D9" w:rsidP="00B506D9">
+          <w:pPr>
+            <w:pStyle w:val="2A3034108F9A4E9EBED95BE6BC68D52E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00FB1311">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4414,51 +4611,53 @@
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F825C9"/>
     <w:rsid w:val="000D4A1B"/>
     <w:rsid w:val="002676F8"/>
     <w:rsid w:val="00305EF3"/>
     <w:rsid w:val="005E018D"/>
     <w:rsid w:val="006461CB"/>
     <w:rsid w:val="00887CE4"/>
     <w:rsid w:val="00A74384"/>
     <w:rsid w:val="00B47CB2"/>
+    <w:rsid w:val="00B506D9"/>
     <w:rsid w:val="00CC37A2"/>
+    <w:rsid w:val="00F516AD"/>
     <w:rsid w:val="00F825C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -4869,501 +5068,1598 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00B506D9"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19057BF8C0AE4272A7632F3B1AF30EE25">
+    <w:name w:val="19057BF8C0AE4272A7632F3B1AF30EE25"/>
+    <w:rsid w:val="005E018D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A52AF084DF614F789FF085EA2BCE918F6">
+    <w:name w:val="A52AF084DF614F789FF085EA2BCE918F6"/>
+    <w:rsid w:val="005E018D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0209AB02E6B648669B5F5015F28A31E06">
+    <w:name w:val="0209AB02E6B648669B5F5015F28A31E06"/>
+    <w:rsid w:val="005E018D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62D720C1BCA34E2B8F6CC17843CB385D">
+    <w:name w:val="62D720C1BCA34E2B8F6CC17843CB385D"/>
     <w:rsid w:val="00887CE4"/>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB576F7CC2004AFAA0136FD405A39451">
+    <w:name w:val="AB576F7CC2004AFAA0136FD405A39451"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DBDFF8A48C243A1A1931C5E7EE337BC">
+    <w:name w:val="3DBDFF8A48C243A1A1931C5E7EE337BC"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A5AC4197A7E4B82881D5A98C4CAC69E">
+    <w:name w:val="9A5AC4197A7E4B82881D5A98C4CAC69E"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0487EB94D3394530B603EFAED7204C2C">
+    <w:name w:val="0487EB94D3394530B603EFAED7204C2C"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CEFDF88F6F4439DA83593B61AE61D47">
+    <w:name w:val="6CEFDF88F6F4439DA83593B61AE61D47"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CDF6E07EB9C443183012931E03951C0">
+    <w:name w:val="3CDF6E07EB9C443183012931E03951C0"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91E88FBA807B4DD9AB5AA19ED7F10B48">
+    <w:name w:val="91E88FBA807B4DD9AB5AA19ED7F10B48"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0FE6BAB682547D0AAC0787A4ACD28D3">
+    <w:name w:val="D0FE6BAB682547D0AAC0787A4ACD28D3"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEA1E159D3B0416ABA7E2506C6D4E25B">
+    <w:name w:val="EEA1E159D3B0416ABA7E2506C6D4E25B"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15D30B28D50D408BAF555E5C78CE0DBD">
+    <w:name w:val="15D30B28D50D408BAF555E5C78CE0DBD"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="729206DFCB954C5F82B5D9DD8C46B0F3">
+    <w:name w:val="729206DFCB954C5F82B5D9DD8C46B0F3"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7452C127A65E48A6914C436320D68D26">
+    <w:name w:val="7452C127A65E48A6914C436320D68D26"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86071F4187E84583BFD34FBFF5D163E8">
+    <w:name w:val="86071F4187E84583BFD34FBFF5D163E8"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC324CFB1DC9466C97FC85CDFB7D0035">
+    <w:name w:val="DC324CFB1DC9466C97FC85CDFB7D0035"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B533A83365CA45C783803660B05859F8">
+    <w:name w:val="B533A83365CA45C783803660B05859F8"/>
+    <w:rsid w:val="00887CE4"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3279DC611C44705951EDFBEDD8C7301">
+    <w:name w:val="E3279DC611C44705951EDFBEDD8C7301"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64902C72349D4F5EB851E1E14FC45C75">
+    <w:name w:val="64902C72349D4F5EB851E1E14FC45C75"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90DBFA6F6C7C4776B1F0F8880DC9152B">
+    <w:name w:val="90DBFA6F6C7C4776B1F0F8880DC9152B"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6B3AAABAA024B0B976ABEF255C8B23F">
+    <w:name w:val="D6B3AAABAA024B0B976ABEF255C8B23F"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62D720C1BCA34E2B8F6CC17843CB385D1">
+    <w:name w:val="62D720C1BCA34E2B8F6CC17843CB385D1"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB576F7CC2004AFAA0136FD405A394511">
+    <w:name w:val="AB576F7CC2004AFAA0136FD405A394511"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0083CF656B77416CA6EE325CA23E04D15">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DBDFF8A48C243A1A1931C5E7EE337BC1">
+    <w:name w:val="3DBDFF8A48C243A1A1931C5E7EE337BC1"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1154590619344B3F86FD40CC9F4B85975">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A5AC4197A7E4B82881D5A98C4CAC69E1">
+    <w:name w:val="9A5AC4197A7E4B82881D5A98C4CAC69E1"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C8E5FB8F2AC4ADA86E0CDE14DD39CBD5">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0487EB94D3394530B603EFAED7204C2C1">
+    <w:name w:val="0487EB94D3394530B603EFAED7204C2C1"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D6325543F724E32AAFFB0613D365A325">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CEFDF88F6F4439DA83593B61AE61D471">
+    <w:name w:val="6CEFDF88F6F4439DA83593B61AE61D471"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF83E4C2B6A0443F8FDF09704643B8935">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CDF6E07EB9C443183012931E03951C01">
+    <w:name w:val="3CDF6E07EB9C443183012931E03951C01"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5B240C725EF4377906577D60641998F2">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91E88FBA807B4DD9AB5AA19ED7F10B481">
+    <w:name w:val="91E88FBA807B4DD9AB5AA19ED7F10B481"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="199518DD92AB442A876711BFC214EF4F2">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0FE6BAB682547D0AAC0787A4ACD28D31">
+    <w:name w:val="D0FE6BAB682547D0AAC0787A4ACD28D31"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E2B9638988F48AFB97107CC753E363D2">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEA1E159D3B0416ABA7E2506C6D4E25B1">
+    <w:name w:val="EEA1E159D3B0416ABA7E2506C6D4E25B1"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="731CF62764394314AA6D5814DF024D395">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15D30B28D50D408BAF555E5C78CE0DBD1">
+    <w:name w:val="15D30B28D50D408BAF555E5C78CE0DBD1"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDD6C7B50AC84004B8D5817EBA8B79AF6">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AE9C865DAEF41648F514E1E06A00511">
+    <w:name w:val="4AE9C865DAEF41648F514E1E06A00511"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86071F4187E84583BFD34FBFF5D163E81">
+    <w:name w:val="86071F4187E84583BFD34FBFF5D163E81"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC324CFB1DC9466C97FC85CDFB7D00351">
+    <w:name w:val="DC324CFB1DC9466C97FC85CDFB7D00351"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B533A83365CA45C783803660B05859F81">
+    <w:name w:val="B533A83365CA45C783803660B05859F81"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3279DC611C44705951EDFBEDD8C73011">
+    <w:name w:val="E3279DC611C44705951EDFBEDD8C73011"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64902C72349D4F5EB851E1E14FC45C751">
+    <w:name w:val="64902C72349D4F5EB851E1E14FC45C751"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90DBFA6F6C7C4776B1F0F8880DC9152B1">
+    <w:name w:val="90DBFA6F6C7C4776B1F0F8880DC9152B1"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6B3AAABAA024B0B976ABEF255C8B23F1">
+    <w:name w:val="D6B3AAABAA024B0B976ABEF255C8B23F1"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62D720C1BCA34E2B8F6CC17843CB385D2">
+    <w:name w:val="62D720C1BCA34E2B8F6CC17843CB385D2"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB576F7CC2004AFAA0136FD405A394512">
+    <w:name w:val="AB576F7CC2004AFAA0136FD405A394512"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19057BF8C0AE4272A7632F3B1AF30EE25">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DBDFF8A48C243A1A1931C5E7EE337BC2">
+    <w:name w:val="3DBDFF8A48C243A1A1931C5E7EE337BC2"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A5AC4197A7E4B82881D5A98C4CAC69E2">
+    <w:name w:val="9A5AC4197A7E4B82881D5A98C4CAC69E2"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CEFDF88F6F4439DA83593B61AE61D472">
+    <w:name w:val="6CEFDF88F6F4439DA83593B61AE61D472"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CDF6E07EB9C443183012931E03951C02">
+    <w:name w:val="3CDF6E07EB9C443183012931E03951C02"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91E88FBA807B4DD9AB5AA19ED7F10B482">
+    <w:name w:val="91E88FBA807B4DD9AB5AA19ED7F10B482"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0FE6BAB682547D0AAC0787A4ACD28D32">
+    <w:name w:val="D0FE6BAB682547D0AAC0787A4ACD28D32"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEA1E159D3B0416ABA7E2506C6D4E25B2">
+    <w:name w:val="EEA1E159D3B0416ABA7E2506C6D4E25B2"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15D30B28D50D408BAF555E5C78CE0DBD2">
+    <w:name w:val="15D30B28D50D408BAF555E5C78CE0DBD2"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AE9C865DAEF41648F514E1E06A005111">
+    <w:name w:val="4AE9C865DAEF41648F514E1E06A005111"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86071F4187E84583BFD34FBFF5D163E82">
+    <w:name w:val="86071F4187E84583BFD34FBFF5D163E82"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC324CFB1DC9466C97FC85CDFB7D00352">
+    <w:name w:val="DC324CFB1DC9466C97FC85CDFB7D00352"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B533A83365CA45C783803660B05859F82">
+    <w:name w:val="B533A83365CA45C783803660B05859F82"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3279DC611C44705951EDFBEDD8C73012">
+    <w:name w:val="E3279DC611C44705951EDFBEDD8C73012"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A52AF084DF614F789FF085EA2BCE918F6">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64902C72349D4F5EB851E1E14FC45C752">
+    <w:name w:val="64902C72349D4F5EB851E1E14FC45C752"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0209AB02E6B648669B5F5015F28A31E06">
-[...1 lines deleted...]
-    <w:rsid w:val="005E018D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90DBFA6F6C7C4776B1F0F8880DC9152B2">
+    <w:name w:val="90DBFA6F6C7C4776B1F0F8880DC9152B2"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62D720C1BCA34E2B8F6CC17843CB385D">
-[...1 lines deleted...]
-    <w:rsid w:val="00887CE4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6B3AAABAA024B0B976ABEF255C8B23F2">
+    <w:name w:val="D6B3AAABAA024B0B976ABEF255C8B23F2"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEC7CD981CED4CE3A9CBAF615276B5D8">
+    <w:name w:val="CEC7CD981CED4CE3A9CBAF615276B5D8"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB576F7CC2004AFAA0136FD405A39451">
-[...1 lines deleted...]
-    <w:rsid w:val="00887CE4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA88C8DE9FFF4098B18CB8FBBEBF0FFB">
+    <w:name w:val="DA88C8DE9FFF4098B18CB8FBBEBF0FFB"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DBDFF8A48C243A1A1931C5E7EE337BC">
-[...1 lines deleted...]
-    <w:rsid w:val="00887CE4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62D720C1BCA34E2B8F6CC17843CB385D3">
+    <w:name w:val="62D720C1BCA34E2B8F6CC17843CB385D3"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB576F7CC2004AFAA0136FD405A394513">
+    <w:name w:val="AB576F7CC2004AFAA0136FD405A394513"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DBDFF8A48C243A1A1931C5E7EE337BC3">
+    <w:name w:val="3DBDFF8A48C243A1A1931C5E7EE337BC3"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A5AC4197A7E4B82881D5A98C4CAC69E3">
+    <w:name w:val="9A5AC4197A7E4B82881D5A98C4CAC69E3"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0487EB94D3394530B603EFAED7204C2C2">
+    <w:name w:val="0487EB94D3394530B603EFAED7204C2C2"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CEFDF88F6F4439DA83593B61AE61D473">
+    <w:name w:val="6CEFDF88F6F4439DA83593B61AE61D473"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CDF6E07EB9C443183012931E03951C03">
+    <w:name w:val="3CDF6E07EB9C443183012931E03951C03"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91E88FBA807B4DD9AB5AA19ED7F10B483">
+    <w:name w:val="91E88FBA807B4DD9AB5AA19ED7F10B483"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0FE6BAB682547D0AAC0787A4ACD28D33">
+    <w:name w:val="D0FE6BAB682547D0AAC0787A4ACD28D33"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEA1E159D3B0416ABA7E2506C6D4E25B3">
+    <w:name w:val="EEA1E159D3B0416ABA7E2506C6D4E25B3"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15D30B28D50D408BAF555E5C78CE0DBD3">
+    <w:name w:val="15D30B28D50D408BAF555E5C78CE0DBD3"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AE9C865DAEF41648F514E1E06A005112">
+    <w:name w:val="4AE9C865DAEF41648F514E1E06A005112"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86071F4187E84583BFD34FBFF5D163E83">
+    <w:name w:val="86071F4187E84583BFD34FBFF5D163E83"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC324CFB1DC9466C97FC85CDFB7D00353">
+    <w:name w:val="DC324CFB1DC9466C97FC85CDFB7D00353"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B533A83365CA45C783803660B05859F83">
+    <w:name w:val="B533A83365CA45C783803660B05859F83"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3279DC611C44705951EDFBEDD8C73013">
+    <w:name w:val="E3279DC611C44705951EDFBEDD8C73013"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA88C8DE9FFF4098B18CB8FBBEBF0FFB1">
+    <w:name w:val="DA88C8DE9FFF4098B18CB8FBBEBF0FFB1"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90DBFA6F6C7C4776B1F0F8880DC9152B3">
+    <w:name w:val="90DBFA6F6C7C4776B1F0F8880DC9152B3"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6B3AAABAA024B0B976ABEF255C8B23F3">
+    <w:name w:val="D6B3AAABAA024B0B976ABEF255C8B23F3"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D45D6E1208404E6B85FCA2660ADC9730">
+    <w:name w:val="D45D6E1208404E6B85FCA2660ADC9730"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A5AC4197A7E4B82881D5A98C4CAC69E">
-[...1 lines deleted...]
-    <w:rsid w:val="00887CE4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CDF13F4EC154DCBAA7C62A404C30793">
+    <w:name w:val="6CDF13F4EC154DCBAA7C62A404C30793"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0487EB94D3394530B603EFAED7204C2C">
-[...1 lines deleted...]
-    <w:rsid w:val="00887CE4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E79EAF365D0B4DDA838B5364E5EF8593">
+    <w:name w:val="E79EAF365D0B4DDA838B5364E5EF8593"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CEFDF88F6F4439DA83593B61AE61D47">
-[...1 lines deleted...]
-    <w:rsid w:val="00887CE4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3034108F9A4E9EBED95BE6BC68D52E">
+    <w:name w:val="2A3034108F9A4E9EBED95BE6BC68D52E"/>
+    <w:rsid w:val="00B506D9"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CDF6E07EB9C443183012931E03951C0">
-[...126 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="62D720C1BCA34E2B8F6CC17843CB385D4">
+    <w:name w:val="62D720C1BCA34E2B8F6CC17843CB385D4"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB576F7CC2004AFAA0136FD405A394514">
+    <w:name w:val="AB576F7CC2004AFAA0136FD405A394514"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DBDFF8A48C243A1A1931C5E7EE337BC4">
+    <w:name w:val="3DBDFF8A48C243A1A1931C5E7EE337BC4"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A5AC4197A7E4B82881D5A98C4CAC69E4">
+    <w:name w:val="9A5AC4197A7E4B82881D5A98C4CAC69E4"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0487EB94D3394530B603EFAED7204C2C3">
+    <w:name w:val="0487EB94D3394530B603EFAED7204C2C3"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CEFDF88F6F4439DA83593B61AE61D474">
+    <w:name w:val="6CEFDF88F6F4439DA83593B61AE61D474"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CDF6E07EB9C443183012931E03951C04">
+    <w:name w:val="3CDF6E07EB9C443183012931E03951C04"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="91E88FBA807B4DD9AB5AA19ED7F10B484">
+    <w:name w:val="91E88FBA807B4DD9AB5AA19ED7F10B484"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0FE6BAB682547D0AAC0787A4ACD28D34">
+    <w:name w:val="D0FE6BAB682547D0AAC0787A4ACD28D34"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEA1E159D3B0416ABA7E2506C6D4E25B4">
+    <w:name w:val="EEA1E159D3B0416ABA7E2506C6D4E25B4"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15D30B28D50D408BAF555E5C78CE0DBD4">
+    <w:name w:val="15D30B28D50D408BAF555E5C78CE0DBD4"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AE9C865DAEF41648F514E1E06A005113">
+    <w:name w:val="4AE9C865DAEF41648F514E1E06A005113"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="86071F4187E84583BFD34FBFF5D163E84">
+    <w:name w:val="86071F4187E84583BFD34FBFF5D163E84"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC324CFB1DC9466C97FC85CDFB7D00354">
+    <w:name w:val="DC324CFB1DC9466C97FC85CDFB7D00354"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B533A83365CA45C783803660B05859F84">
+    <w:name w:val="B533A83365CA45C783803660B05859F84"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CDF13F4EC154DCBAA7C62A404C307931">
+    <w:name w:val="6CDF13F4EC154DCBAA7C62A404C307931"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E79EAF365D0B4DDA838B5364E5EF85931">
+    <w:name w:val="E79EAF365D0B4DDA838B5364E5EF85931"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A3034108F9A4E9EBED95BE6BC68D52E1">
+    <w:name w:val="2A3034108F9A4E9EBED95BE6BC68D52E1"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6B3AAABAA024B0B976ABEF255C8B23F4">
+    <w:name w:val="D6B3AAABAA024B0B976ABEF255C8B23F4"/>
+    <w:rsid w:val="00B506D9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -5622,103 +6918,59 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="a90c3e6f-f7e7-49c1-8887-e31b270a2382" origin="userSelected">
-[...42 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005644BF15106B6B4A91ACD747376409BC" ma:contentTypeVersion="26" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a0232d4790719619f4cd4aa09ff6eb22">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xmlns:ns3="f23592c7-4d44-4bd8-b0b1-03fd0b143589" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d6f5ce6503c3859bef4a8700bf342dc7" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <xsd:import namespace="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Reviewdate" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Keepofdelete" minOccurs="0"/>
                 <xsd:element ref="ns2:Auditduedate" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Singleormulitipleapprovers" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -5975,161 +7227,205 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <TestXMLNode xmlns="SFRSettings">
   <Relatesto/>
   <Location/>
   <DOO/>
   <SeizingOfficer/>
   <Crimeno/>
   <Caseref/>
   <Labref/>
   <Otherref/>
   <Name/>
   <Organisation/>
   <Date/>
   <Evidencetype/>
 </TestXMLNode>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="a90c3e6f-f7e7-49c1-8887-e31b270a2382" origin="userSelected">
+  <element uid="0ddb7910-78c9-4242-920f-110722e7a209" value=""/>
+</sisl>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Reviewdate xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Keepofdelete xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Auditduedate xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Singleormulitipleapprovers xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="f23592c7-4d44-4bd8-b0b1-03fd0b143589" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<TestXMLNode xmlns="SFRSettings">
+  <Relatesto/>
+  <Location/>
+  <DOO/>
+  <SeizingOfficer/>
+  <Crimeno/>
+  <Caseref/>
+  <Labref/>
+  <Otherref/>
+  <Otherref2/>
+  <Name/>
+  <Organisation/>
+  <Date/>
+  <Evidencetype/>
+  <Dateofexamination/>
+  <Relatesto/>
+  <CrimeOccno/>
+</TestXMLNode>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7905546C-6A16-4E6F-BA4E-BC98EAD0CF6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{057206B6-64C9-41B7-A188-723D8C066818}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <ds:schemaRef ds:uri="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B44C54C-FF39-4CFB-9FF0-B30327DC44E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="SFRSettings"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{718EED8F-7B1C-4994-9AE9-B5EB474D7A0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9D7EFA0-408E-4846-B6BB-D6C54436A27D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CBB1A05-7B49-4419-8963-48399A23DE23}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BFB1579-C0BD-49A5-B33E-419E83DADC2A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="SFRSettings"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1570</Characters>
+  <Pages>2</Pages>
+  <Words>283</Words>
+  <Characters>1581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SFR MG22A</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>West Yorkshire Police</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1846</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 