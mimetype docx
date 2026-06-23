--- v0 (2026-05-23)
+++ v1 (2026-06-23)
@@ -123,77 +123,77 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D305BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>(SFR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4404" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B697FEE" w14:textId="7981F72C" w:rsidR="00C2038B" w:rsidRPr="00190D24" w:rsidRDefault="00C2038B" w:rsidP="000C2FF3">
+          <w:p w14:paraId="1B697FEE" w14:textId="110E3A62" w:rsidR="00C2038B" w:rsidRPr="00190D24" w:rsidRDefault="00C2038B" w:rsidP="000C2FF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190D24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="002E4422">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>MG 22 C</w:t>
+              <w:t>MG22C</w:t>
             </w:r>
             <w:r w:rsidR="003829F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003829F3" w:rsidRPr="00190D24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>(SFR</w:t>
             </w:r>
             <w:r w:rsidR="003829F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
@@ -343,51 +343,51 @@
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1737741964"/>
             <w:placeholder>
               <w:docPart w:val="C51080620A3E480CA3235F76E8EB5F3D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Relatesto[1]" w:storeItemID="{B42A1F5A-7968-40C4-B366-DDDBA943C21A}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2397F061" w14:textId="7F301FAA" w:rsidR="00102F58" w:rsidRPr="006134E8" w:rsidRDefault="00383E92" w:rsidP="000C2FF3">
+              <w:p w14:paraId="2397F061" w14:textId="5B2709BB" w:rsidR="00102F58" w:rsidRPr="006134E8" w:rsidRDefault="00E2352C" w:rsidP="000C2FF3">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
@@ -401,51 +401,51 @@
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006134E8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Crime/Occ. No:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2703" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32D9FBD2" w14:textId="64D3B6A1" w:rsidR="00102F58" w:rsidRPr="00F61A8B" w:rsidRDefault="001831D0" w:rsidP="000C2FF3">
+          <w:p w14:paraId="32D9FBD2" w14:textId="64D3B6A1" w:rsidR="00102F58" w:rsidRPr="00F61A8B" w:rsidRDefault="004238A8" w:rsidP="000C2FF3">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:noProof w:val="0"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1976056888"/>
                 <w:placeholder>
                   <w:docPart w:val="4316C85A9F384A0FB56C6EA7FE8F3D8F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
@@ -595,51 +595,51 @@
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-272940711"/>
             <w:placeholder>
               <w:docPart w:val="E10EE811FEA54052B96230F637BD970D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Caseref[1]" w:storeItemID="{B42A1F5A-7968-40C4-B366-DDDBA943C21A}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2703" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3A08F47F" w14:textId="434904F3" w:rsidR="00102F58" w:rsidRPr="00F61A8B" w:rsidRDefault="00383E92" w:rsidP="000C2FF3">
+              <w:p w14:paraId="3A08F47F" w14:textId="1ACC0250" w:rsidR="00102F58" w:rsidRPr="00F61A8B" w:rsidRDefault="00E2352C" w:rsidP="000C2FF3">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00102F58" w:rsidRPr="00190D24" w14:paraId="25AB69CC" w14:textId="77777777" w:rsidTr="0026341D">
@@ -796,51 +796,51 @@
             <w:rPr>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1210024302"/>
             <w:placeholder>
               <w:docPart w:val="DE688894A1FE41818B2CDE5BFCAEEE9E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Labref[1]" w:storeItemID="{B42A1F5A-7968-40C4-B366-DDDBA943C21A}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2703" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="19672963" w14:textId="17B2D264" w:rsidR="00102F58" w:rsidRPr="00F61A8B" w:rsidRDefault="00383E92" w:rsidP="000C2FF3">
+              <w:p w14:paraId="19672963" w14:textId="45AED4A7" w:rsidR="00102F58" w:rsidRPr="00F61A8B" w:rsidRDefault="00E2352C" w:rsidP="000C2FF3">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="000146E8" w:rsidRPr="00190D24" w14:paraId="5B35FB6B" w14:textId="77777777" w:rsidTr="0026341D">
@@ -1130,51 +1130,51 @@
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-665943497"/>
             <w:placeholder>
               <w:docPart w:val="A96EC7C1FCF6462AA8DB5F00E2BC5E21"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Name[1]" w:storeItemID="{60040899-4325-4D24-8F73-6467FD1CAB75}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3261" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="69C5D473" w14:textId="33AC9411" w:rsidR="006F38CC" w:rsidRPr="00F61A8B" w:rsidRDefault="00383E92" w:rsidP="000C2FF3">
+              <w:p w14:paraId="69C5D473" w14:textId="688881CE" w:rsidR="006F38CC" w:rsidRPr="00F61A8B" w:rsidRDefault="00E2352C" w:rsidP="000C2FF3">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
@@ -1525,51 +1525,51 @@
             <w:placeholder>
               <w:docPart w:val="589DA44297154FBCAE219971F17EF8DB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9790" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0B1BB19E" w14:textId="45D46692" w:rsidR="003E1EDA" w:rsidRPr="000A051F" w:rsidRDefault="005974B9" w:rsidP="00F9066F">
+              <w:p w14:paraId="0B1BB19E" w14:textId="79CBB6C9" w:rsidR="003E1EDA" w:rsidRPr="000A051F" w:rsidRDefault="00E2352C" w:rsidP="00F9066F">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="0000FF"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00905DFE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>S</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00905DFE">
                   <w:rPr>
@@ -1623,51 +1623,51 @@
             <w:placeholder>
               <w:docPart w:val="59BF5182EDF84A0BBEA05C0745E68A59"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="0000FF"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9790" w:type="dxa"/>
                 <w:gridSpan w:val="7"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="13B8F65B" w14:textId="3AB7FF82" w:rsidR="008139E8" w:rsidRPr="008139E8" w:rsidRDefault="003E1EDA" w:rsidP="00F9066F">
+              <w:p w14:paraId="13B8F65B" w14:textId="38E70FE7" w:rsidR="008139E8" w:rsidRPr="008139E8" w:rsidRDefault="00E2352C" w:rsidP="00F9066F">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00905DFE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>[</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                   <w:t>S</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00905DFE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
@@ -1933,100 +1933,100 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Criminal Procedure Rules, r 16. 2; Criminal Justice Act 1967, s. 9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40F716D1" w14:textId="77777777" w:rsidR="001417B3" w:rsidRPr="002E4422" w:rsidRDefault="001417B3" w:rsidP="000C2FF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62332B56" w14:textId="7B715EBF" w:rsidR="001417B3" w:rsidRPr="002E4422" w:rsidRDefault="00612651" w:rsidP="000C2FF3">
+          <w:p w14:paraId="62332B56" w14:textId="418C77F4" w:rsidR="001417B3" w:rsidRPr="002E4422" w:rsidRDefault="00612651" w:rsidP="000C2FF3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Statement of</w:t>
             </w:r>
             <w:r w:rsidR="00F067D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="ArialFont9"/>
                 </w:rPr>
                 <w:id w:val="2131435624"/>
                 <w:placeholder>
                   <w:docPart w:val="23683FE228DA4419985E078EC538BD1B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Name[1]" w:storeItemID="{60040899-4325-4D24-8F73-6467FD1CAB75}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
                   <w:bCs/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00383E92" w:rsidRPr="008139E8">
+                <w:r w:rsidR="00E2352C" w:rsidRPr="008139E8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="001417B3" w:rsidRPr="008139E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60127E9F" w14:textId="77777777" w:rsidR="001417B3" w:rsidRPr="002E4422" w:rsidRDefault="001417B3" w:rsidP="000C2FF3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
@@ -2061,54 +2061,54 @@
             <w:r w:rsidRPr="00F87E8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (consisting </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF3A28">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="006F3AAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006F3AAB" w:rsidRPr="006F3AAB">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="006F3AAB" w:rsidRPr="007062B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidRPr="006F3AAB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="002E4422">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">pages signed by me) is true to the best of my knowledge and belief and I make it knowing that, if it is tendered in evidence, I shall be liable to prosecution if I have wilfully stated </w:t>
             </w:r>
             <w:r w:rsidR="006411D3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2260,50 +2260,51 @@
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:id w:val="20988002"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013435"/>
             </w:placeholder>
             <w15:repeatingSectionItem/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:p w14:paraId="5AC19710" w14:textId="0B4D3F59" w:rsidR="00F3319C" w:rsidRPr="00E05D6E" w:rsidRDefault="002847BB" w:rsidP="002847BB">
               <w:pPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
               </w:pPr>
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:noProof/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
+                <w:lastRenderedPageBreak/>
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54920E5A" wp14:editId="6B4353B0">
                     <wp:extent cx="9363075" cy="4930140"/>
                     <wp:effectExtent l="0" t="0" r="9525" b="3810"/>
                     <wp:docPr id="1" name="Picture 1"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
                             <pic:cNvPr id="0" name="Picture 1"/>
                             <pic:cNvPicPr>
                               <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                             </pic:cNvPicPr>
                           </pic:nvPicPr>
                           <pic:blipFill>
                             <a:blip r:embed="rId20">
                               <a:extLst>
                                 <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                   <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                 </a:ext>
                               </a:extLst>
                             </a:blip>
@@ -2572,65 +2573,65 @@
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-174500875"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
-              <w:tblW w:w="16231" w:type="dxa"/>
-              <w:tblInd w:w="-802" w:type="dxa"/>
+              <w:tblW w:w="16001" w:type="dxa"/>
+              <w:tblInd w:w="-572" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
-              <w:gridCol w:w="10153"/>
+              <w:gridCol w:w="9923"/>
               <w:gridCol w:w="6078"/>
             </w:tblGrid>
-            <w:tr w:rsidR="002847BB" w:rsidRPr="00636B91" w14:paraId="30252117" w14:textId="0355ECB0" w:rsidTr="002847BB">
+            <w:tr w:rsidR="002847BB" w:rsidRPr="00636B91" w14:paraId="30252117" w14:textId="0355ECB0" w:rsidTr="001536D5">
               <w:trPr>
                 <w:trHeight w:val="560"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
-                  <w:tcW w:w="10153" w:type="dxa"/>
+                  <w:tcW w:w="9923" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="65E57E24" w14:textId="1B79F588" w:rsidR="005471FF" w:rsidRPr="00636B91" w:rsidRDefault="005471FF" w:rsidP="002847BB">
                   <w:pPr>
                     <w:pStyle w:val="Footer"/>
                     <w:ind w:right="5363"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF3FB2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Signature:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -2654,102 +2655,141 @@
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF3FB2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Date:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="105F906F" w14:textId="42608A00" w:rsidR="00BB031D" w:rsidRPr="00636B91" w:rsidRDefault="00BB031D">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CE7A4B4" w14:textId="77B3E80C" w:rsidR="009646BD" w:rsidRPr="00636B91" w:rsidRDefault="003F3CDF" w:rsidP="005471FF">
+          <w:p w14:paraId="7CE7A4B4" w14:textId="3E58CB67" w:rsidR="009646BD" w:rsidRPr="00636B91" w:rsidRDefault="003F3CDF" w:rsidP="00E2352C">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
-              <w:jc w:val="right"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4513"/>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>MG 22 C (</w:t>
+              <w:t>MG22C (</w:t>
             </w:r>
             <w:r w:rsidR="000A051F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Version 1</w:t>
             </w:r>
             <w:r w:rsidR="00256C21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00132488">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF3FB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF3FB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve"> Page </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2352C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00E2352C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00E2352C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00E2352C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00E2352C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="009646BD" w:rsidRPr="00DF3FB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF3FB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF3FB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF3FB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
@@ -2898,67 +2938,67 @@
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00DF3FB2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                     </w:rPr>
                     <w:t>Date:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1FCFDD08" w14:textId="77777777" w:rsidR="00DF3FB2" w:rsidRPr="00663625" w:rsidRDefault="00DF3FB2" w:rsidP="00636B91">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21BBC599" w14:textId="5CC3579C" w:rsidR="00636B91" w:rsidRPr="00636B91" w:rsidRDefault="003F3CDF" w:rsidP="002847BB">
+          <w:p w14:paraId="21BBC599" w14:textId="45AE9F1A" w:rsidR="00636B91" w:rsidRPr="00636B91" w:rsidRDefault="003F3CDF" w:rsidP="002847BB">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5400"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>MG 22 C</w:t>
+              <w:t>MG22C</w:t>
             </w:r>
             <w:r w:rsidR="00F62141">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00CA7360">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Version 1</w:t>
             </w:r>
             <w:r w:rsidR="00165554">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
@@ -3235,372 +3275,421 @@
     <w:r w:rsidRPr="00D70D73">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>OFFICIAL</w:t>
     </w:r>
     <w:r w:rsidR="00C60825" w:rsidRPr="00D70D73">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> (SENS</w:t>
     </w:r>
     <w:r w:rsidR="00BB4345" w:rsidRPr="00D70D73">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>I</w:t>
     </w:r>
     <w:r w:rsidR="00C60825" w:rsidRPr="00D70D73">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>TIVE)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="59BB9962" w14:textId="066E6BF8" w:rsidR="003B52B5" w:rsidRPr="009C1CF4" w:rsidRDefault="009C1CF4" w:rsidP="00036DDE">
-[...58 lines deleted...]
-        <w:r w:rsidR="00383E92" w:rsidRPr="008139E8">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-709" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3190"/>
+      <w:gridCol w:w="7408"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009E7799" w14:paraId="107D8764" w14:textId="77777777" w:rsidTr="001536D5">
+      <w:trPr>
+        <w:trHeight w:val="190"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3190" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="4FFFAE7E" w14:textId="0098E82A" w:rsidR="009E7799" w:rsidRDefault="009E7799" w:rsidP="007062B1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4513"/>
+              <w:tab w:val="clear" w:pos="9026"/>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00842FB9">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Relates t</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>o: (person):</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="PlaceholderText"/>
-[...1 lines deleted...]
-            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:b/>
           </w:rPr>
-          <w:t>Click or tap here to enter text.</w:t>
-[...69 lines deleted...]
-        <w:r w:rsidR="00383E92" w:rsidRPr="008139E8">
+          <w:id w:val="-1267081908"/>
+          <w:placeholder>
+            <w:docPart w:val="44EE637440234D98B68914D63FC1A6D5"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Relatesto[1]" w:storeItemID="{B42A1F5A-7968-40C4-B366-DDDBA943C21A}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="7408" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="1ED5F0A4" w14:textId="56692163" w:rsidR="009E7799" w:rsidRDefault="00E2352C" w:rsidP="007062B1">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:tabs>
+                  <w:tab w:val="clear" w:pos="4513"/>
+                  <w:tab w:val="clear" w:pos="9026"/>
+                  <w:tab w:val="left" w:pos="1560"/>
+                </w:tabs>
+                <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="008139E8">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+    <w:tr w:rsidR="009E7799" w14:paraId="4529CB14" w14:textId="77777777" w:rsidTr="001536D5">
+      <w:trPr>
+        <w:trHeight w:val="190"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3190" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="3ABFC991" w14:textId="7911E70A" w:rsidR="009E7799" w:rsidRDefault="009E7799" w:rsidP="007062B1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4513"/>
+              <w:tab w:val="clear" w:pos="9026"/>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">Force </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00842FB9">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Forensic Ref:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="PlaceholderText"/>
-[...1 lines deleted...]
-            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:b/>
           </w:rPr>
-          <w:t>Click or tap here to enter text</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00383E92" w:rsidRPr="008139E8">
+          <w:id w:val="-1289125714"/>
+          <w:placeholder>
+            <w:docPart w:val="96D0F477D1EB4981842164D735432FDD"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Caseref[1]" w:storeItemID="{B42A1F5A-7968-40C4-B366-DDDBA943C21A}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="7408" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="6AA48907" w14:textId="0F40E570" w:rsidR="009E7799" w:rsidRDefault="00E2352C" w:rsidP="007062B1">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:tabs>
+                  <w:tab w:val="clear" w:pos="4513"/>
+                  <w:tab w:val="clear" w:pos="9026"/>
+                  <w:tab w:val="left" w:pos="1560"/>
+                </w:tabs>
+                <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="008139E8">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+    <w:tr w:rsidR="009E7799" w14:paraId="0AC0AA4A" w14:textId="77777777" w:rsidTr="001536D5">
+      <w:trPr>
+        <w:trHeight w:val="190"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3190" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="6F608991" w14:textId="2037327F" w:rsidR="009E7799" w:rsidRDefault="009E7799" w:rsidP="007062B1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4513"/>
+              <w:tab w:val="clear" w:pos="9026"/>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t>Forensic Provider</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00842FB9">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Ref:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="PlaceholderText"/>
-            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:b/>
           </w:rPr>
-          <w:t>.</w:t>
-[...74 lines deleted...]
-        <w:r w:rsidR="00383E92" w:rsidRPr="008139E8">
+          <w:id w:val="-121926406"/>
+          <w:placeholder>
+            <w:docPart w:val="97C8394020954C9E988F8D640A6948B7"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Labref[1]" w:storeItemID="{B42A1F5A-7968-40C4-B366-DDDBA943C21A}"/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="7408" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="658A6E91" w14:textId="3BC99393" w:rsidR="009E7799" w:rsidRDefault="00E2352C" w:rsidP="007062B1">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:tabs>
+                  <w:tab w:val="clear" w:pos="4513"/>
+                  <w:tab w:val="clear" w:pos="9026"/>
+                  <w:tab w:val="left" w:pos="1560"/>
+                </w:tabs>
+                <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="008139E8">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+    <w:tr w:rsidR="009E7799" w14:paraId="4957E627" w14:textId="77777777" w:rsidTr="001536D5">
+      <w:trPr>
+        <w:trHeight w:val="190"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3190" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="1C5184CB" w14:textId="5916120E" w:rsidR="009E7799" w:rsidRDefault="009E7799" w:rsidP="007062B1">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4513"/>
+              <w:tab w:val="clear" w:pos="9026"/>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005A625B">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Date of </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+            <w:t>Statement:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:sdt>
+        <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="PlaceholderText"/>
-[...1 lines deleted...]
-            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>Click or tap here to enter text.</w:t>
-[...91 lines deleted...]
-  </w:p>
+          <w:id w:val="-1009051686"/>
+          <w:placeholder>
+            <w:docPart w:val="D208DDB099BC42D09556FC6DCE8C4053"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date w:fullDate="2026-06-16T00:00:00Z">
+            <w:dateFormat w:val="dd/MM/yyyy"/>
+            <w:lid w:val="en-GB"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:tc>
+            <w:tcPr>
+              <w:tcW w:w="7408" w:type="dxa"/>
+            </w:tcPr>
+            <w:p w14:paraId="7E602427" w14:textId="2AFD8654" w:rsidR="009E7799" w:rsidRDefault="00E2352C" w:rsidP="007062B1">
+              <w:pPr>
+                <w:pStyle w:val="Header"/>
+                <w:tabs>
+                  <w:tab w:val="clear" w:pos="4513"/>
+                  <w:tab w:val="clear" w:pos="9026"/>
+                  <w:tab w:val="left" w:pos="1560"/>
+                </w:tabs>
+                <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                  <w:b/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+              </w:pPr>
+              <w:r w:rsidRPr="006F6FC2">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+                <w:t>Click or tap to enter a date.</w:t>
+              </w:r>
+            </w:p>
+          </w:tc>
+        </w:sdtContent>
+      </w:sdt>
+    </w:tr>
+  </w:tbl>
   <w:p w14:paraId="4A6E59D4" w14:textId="77777777" w:rsidR="00E52A98" w:rsidRPr="00E52A98" w:rsidRDefault="00E52A98" w:rsidP="00E52A98">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1560"/>
       </w:tabs>
       <w:ind w:left="-709"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:b/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D31C8A8" w14:textId="2A117E3F" w:rsidR="000C2FF3" w:rsidRDefault="000C2FF3" w:rsidP="000C2FF3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
@@ -3917,199 +4006,208 @@
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009646BD"/>
     <w:rsid w:val="00000ED4"/>
     <w:rsid w:val="000146E8"/>
+    <w:rsid w:val="000148CE"/>
     <w:rsid w:val="000155E6"/>
     <w:rsid w:val="00031D05"/>
     <w:rsid w:val="00036DDE"/>
     <w:rsid w:val="00054770"/>
     <w:rsid w:val="00066796"/>
     <w:rsid w:val="00072E3A"/>
     <w:rsid w:val="000839F5"/>
     <w:rsid w:val="000A051F"/>
     <w:rsid w:val="000A0C3C"/>
     <w:rsid w:val="000A2C1D"/>
     <w:rsid w:val="000B512B"/>
     <w:rsid w:val="000C205B"/>
     <w:rsid w:val="000C2FF3"/>
     <w:rsid w:val="000F668C"/>
     <w:rsid w:val="00102F58"/>
     <w:rsid w:val="0012229C"/>
     <w:rsid w:val="00132488"/>
     <w:rsid w:val="001417B3"/>
+    <w:rsid w:val="001536D5"/>
     <w:rsid w:val="0016129E"/>
     <w:rsid w:val="00165554"/>
     <w:rsid w:val="00190D24"/>
     <w:rsid w:val="001A5241"/>
     <w:rsid w:val="001B4DB3"/>
     <w:rsid w:val="001D66AC"/>
     <w:rsid w:val="001E21EC"/>
     <w:rsid w:val="001E4C2B"/>
     <w:rsid w:val="001F34A5"/>
     <w:rsid w:val="00222160"/>
     <w:rsid w:val="00250747"/>
     <w:rsid w:val="00251918"/>
     <w:rsid w:val="002565B4"/>
     <w:rsid w:val="00256C21"/>
     <w:rsid w:val="0026341D"/>
     <w:rsid w:val="00282968"/>
     <w:rsid w:val="002847BB"/>
     <w:rsid w:val="00284F6A"/>
     <w:rsid w:val="002A6E7F"/>
     <w:rsid w:val="002C7C49"/>
     <w:rsid w:val="002D13FF"/>
     <w:rsid w:val="002E4422"/>
     <w:rsid w:val="00305EF3"/>
     <w:rsid w:val="0030713A"/>
     <w:rsid w:val="00317D9D"/>
     <w:rsid w:val="0033762F"/>
     <w:rsid w:val="003409C6"/>
     <w:rsid w:val="00340A1E"/>
     <w:rsid w:val="00346B74"/>
     <w:rsid w:val="00346EAA"/>
     <w:rsid w:val="0035102D"/>
     <w:rsid w:val="0035144B"/>
     <w:rsid w:val="00374E5B"/>
     <w:rsid w:val="003829F3"/>
     <w:rsid w:val="00383027"/>
     <w:rsid w:val="00383E92"/>
     <w:rsid w:val="00392885"/>
     <w:rsid w:val="003A3817"/>
     <w:rsid w:val="003B210B"/>
     <w:rsid w:val="003B52B5"/>
     <w:rsid w:val="003D0FD9"/>
     <w:rsid w:val="003D7689"/>
     <w:rsid w:val="003E1433"/>
     <w:rsid w:val="003E1EDA"/>
     <w:rsid w:val="003F3CDF"/>
     <w:rsid w:val="00400013"/>
     <w:rsid w:val="00415395"/>
+    <w:rsid w:val="004238A8"/>
     <w:rsid w:val="0043156D"/>
     <w:rsid w:val="00444243"/>
     <w:rsid w:val="00444E23"/>
     <w:rsid w:val="0048212A"/>
     <w:rsid w:val="00490A83"/>
     <w:rsid w:val="004A1BFE"/>
     <w:rsid w:val="004A1F59"/>
     <w:rsid w:val="004D3734"/>
     <w:rsid w:val="004D445F"/>
     <w:rsid w:val="004E4FA2"/>
     <w:rsid w:val="005020F8"/>
     <w:rsid w:val="0050526E"/>
     <w:rsid w:val="00510A02"/>
     <w:rsid w:val="005471FF"/>
     <w:rsid w:val="00547752"/>
     <w:rsid w:val="005511EF"/>
     <w:rsid w:val="00560023"/>
     <w:rsid w:val="00561CF1"/>
     <w:rsid w:val="005737E5"/>
     <w:rsid w:val="005901A3"/>
     <w:rsid w:val="005941D9"/>
     <w:rsid w:val="005974B9"/>
     <w:rsid w:val="005A625B"/>
     <w:rsid w:val="005B72F0"/>
     <w:rsid w:val="005C7E18"/>
     <w:rsid w:val="00604F63"/>
     <w:rsid w:val="00606617"/>
     <w:rsid w:val="00612651"/>
     <w:rsid w:val="006134E8"/>
     <w:rsid w:val="00613F80"/>
     <w:rsid w:val="00624713"/>
     <w:rsid w:val="00636B91"/>
     <w:rsid w:val="006411D3"/>
     <w:rsid w:val="00641D7C"/>
     <w:rsid w:val="00663625"/>
     <w:rsid w:val="006A0DF6"/>
     <w:rsid w:val="006A5BE0"/>
     <w:rsid w:val="006C784B"/>
     <w:rsid w:val="006D224F"/>
     <w:rsid w:val="006F38CC"/>
     <w:rsid w:val="006F3AAB"/>
+    <w:rsid w:val="007062B1"/>
     <w:rsid w:val="00713030"/>
     <w:rsid w:val="00714169"/>
     <w:rsid w:val="00725C36"/>
     <w:rsid w:val="00732AEE"/>
+    <w:rsid w:val="00750AD1"/>
     <w:rsid w:val="00751B47"/>
     <w:rsid w:val="00765F74"/>
     <w:rsid w:val="007A3438"/>
     <w:rsid w:val="007A5981"/>
+    <w:rsid w:val="007A6F84"/>
     <w:rsid w:val="007B5E89"/>
     <w:rsid w:val="0081310D"/>
     <w:rsid w:val="008139E8"/>
     <w:rsid w:val="00822BCD"/>
     <w:rsid w:val="00842FB9"/>
     <w:rsid w:val="00851E69"/>
     <w:rsid w:val="0087621C"/>
     <w:rsid w:val="00881328"/>
     <w:rsid w:val="0088334C"/>
     <w:rsid w:val="00884A7B"/>
     <w:rsid w:val="008906AC"/>
     <w:rsid w:val="008A5E08"/>
     <w:rsid w:val="008C6162"/>
     <w:rsid w:val="008E299D"/>
     <w:rsid w:val="008F043F"/>
     <w:rsid w:val="008F653A"/>
     <w:rsid w:val="0090344D"/>
     <w:rsid w:val="00905DFE"/>
     <w:rsid w:val="00916A14"/>
     <w:rsid w:val="00925F2C"/>
     <w:rsid w:val="00927A8B"/>
     <w:rsid w:val="009646BD"/>
     <w:rsid w:val="00965DC5"/>
     <w:rsid w:val="00975831"/>
     <w:rsid w:val="00981D1E"/>
     <w:rsid w:val="009B7E58"/>
     <w:rsid w:val="009C1CF4"/>
+    <w:rsid w:val="009C6F2A"/>
     <w:rsid w:val="009D07B6"/>
+    <w:rsid w:val="009E7799"/>
     <w:rsid w:val="009F0999"/>
     <w:rsid w:val="00A12012"/>
     <w:rsid w:val="00A21CA6"/>
     <w:rsid w:val="00A43B41"/>
     <w:rsid w:val="00A73814"/>
     <w:rsid w:val="00A75890"/>
     <w:rsid w:val="00A758EE"/>
+    <w:rsid w:val="00A856F0"/>
     <w:rsid w:val="00A95A5B"/>
     <w:rsid w:val="00A96D29"/>
     <w:rsid w:val="00AC3E3A"/>
     <w:rsid w:val="00AD3137"/>
     <w:rsid w:val="00B02F3F"/>
     <w:rsid w:val="00B24331"/>
     <w:rsid w:val="00B300E9"/>
     <w:rsid w:val="00B323FB"/>
     <w:rsid w:val="00B32714"/>
     <w:rsid w:val="00B471DE"/>
     <w:rsid w:val="00B47EBE"/>
     <w:rsid w:val="00B51A86"/>
     <w:rsid w:val="00B538CD"/>
     <w:rsid w:val="00B55D5E"/>
     <w:rsid w:val="00B82126"/>
     <w:rsid w:val="00B96EF2"/>
     <w:rsid w:val="00BA68CC"/>
     <w:rsid w:val="00BB031D"/>
     <w:rsid w:val="00BB4345"/>
     <w:rsid w:val="00BF31A2"/>
     <w:rsid w:val="00BF663B"/>
     <w:rsid w:val="00C17935"/>
     <w:rsid w:val="00C2038B"/>
     <w:rsid w:val="00C2076E"/>
     <w:rsid w:val="00C3430D"/>
@@ -4135,79 +4233,81 @@
     <w:rsid w:val="00D4190D"/>
     <w:rsid w:val="00D431E8"/>
     <w:rsid w:val="00D53AA3"/>
     <w:rsid w:val="00D5660E"/>
     <w:rsid w:val="00D66D9D"/>
     <w:rsid w:val="00D70D73"/>
     <w:rsid w:val="00D81EF2"/>
     <w:rsid w:val="00D84EC1"/>
     <w:rsid w:val="00D87779"/>
     <w:rsid w:val="00DA2A4C"/>
     <w:rsid w:val="00DA68E6"/>
     <w:rsid w:val="00DB66FD"/>
     <w:rsid w:val="00DB7A5F"/>
     <w:rsid w:val="00DC58DE"/>
     <w:rsid w:val="00DC5DAE"/>
     <w:rsid w:val="00DD2E0A"/>
     <w:rsid w:val="00DD33CC"/>
     <w:rsid w:val="00DD560A"/>
     <w:rsid w:val="00DE00AD"/>
     <w:rsid w:val="00DE566B"/>
     <w:rsid w:val="00DE7F93"/>
     <w:rsid w:val="00DF3FB2"/>
     <w:rsid w:val="00DF57FA"/>
     <w:rsid w:val="00E05D6E"/>
     <w:rsid w:val="00E1773B"/>
+    <w:rsid w:val="00E2352C"/>
     <w:rsid w:val="00E416B3"/>
     <w:rsid w:val="00E455E5"/>
     <w:rsid w:val="00E50837"/>
     <w:rsid w:val="00E52A98"/>
     <w:rsid w:val="00E614DD"/>
     <w:rsid w:val="00E67FA4"/>
     <w:rsid w:val="00E917E6"/>
     <w:rsid w:val="00E93991"/>
     <w:rsid w:val="00E95A2C"/>
     <w:rsid w:val="00E969D1"/>
     <w:rsid w:val="00EA2CD3"/>
     <w:rsid w:val="00EB34A6"/>
     <w:rsid w:val="00EB3E6F"/>
     <w:rsid w:val="00EB485C"/>
     <w:rsid w:val="00EB4F4B"/>
     <w:rsid w:val="00EC61D7"/>
     <w:rsid w:val="00EE1268"/>
     <w:rsid w:val="00EE5603"/>
     <w:rsid w:val="00EE70DC"/>
     <w:rsid w:val="00EF3A28"/>
     <w:rsid w:val="00EF5B14"/>
     <w:rsid w:val="00F046BD"/>
     <w:rsid w:val="00F04C62"/>
     <w:rsid w:val="00F0555D"/>
     <w:rsid w:val="00F067D7"/>
     <w:rsid w:val="00F27215"/>
     <w:rsid w:val="00F3319C"/>
     <w:rsid w:val="00F4018C"/>
     <w:rsid w:val="00F50177"/>
+    <w:rsid w:val="00F516AD"/>
     <w:rsid w:val="00F61A8B"/>
     <w:rsid w:val="00F62141"/>
     <w:rsid w:val="00F708F8"/>
     <w:rsid w:val="00F722DE"/>
     <w:rsid w:val="00F74F51"/>
     <w:rsid w:val="00F757A4"/>
     <w:rsid w:val="00F75F16"/>
     <w:rsid w:val="00F87E8D"/>
     <w:rsid w:val="00F9066F"/>
     <w:rsid w:val="00FC18D7"/>
     <w:rsid w:val="00FC3518"/>
     <w:rsid w:val="00FC3520"/>
     <w:rsid w:val="00FD686E"/>
     <w:rsid w:val="00FE2EBD"/>
     <w:rsid w:val="00FF6B6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -5023,486 +5123,386 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3CFE6BEF3B9F4A409B82166D9E7CAF90"/>
-[...98 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="C51080620A3E480CA3235F76E8EB5F3D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EDEFD03D-ED14-4FDC-8341-2F6341284718}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005977A8" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="005977A8" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="C51080620A3E480CA3235F76E8EB5F3D2"/>
+            <w:pStyle w:val="C51080620A3E480CA3235F76E8EB5F3D"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4316C85A9F384A0FB56C6EA7FE8F3D8F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{89396517-AE40-49C0-95CE-6A66D6591EC3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005977A8" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="005977A8" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="4316C85A9F384A0FB56C6EA7FE8F3D8F2"/>
+            <w:pStyle w:val="4316C85A9F384A0FB56C6EA7FE8F3D8F"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="24834FBB8C7A4AEC86D7ADFC75FCC9FF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BFEB14E8-5183-47D4-A3CC-8E8F92EB04AF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005977A8" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="005977A8" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="24834FBB8C7A4AEC86D7ADFC75FCC9FF2"/>
+            <w:pStyle w:val="24834FBB8C7A4AEC86D7ADFC75FCC9FF"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E10EE811FEA54052B96230F637BD970D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7942FFCD-7A01-4412-AA99-F35ADC2A81C5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005977A8" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="005977A8" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="E10EE811FEA54052B96230F637BD970D2"/>
+            <w:pStyle w:val="E10EE811FEA54052B96230F637BD970D"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B18C60827328442BA885D2460C9732C0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A5A8E091-3C1F-401A-9053-05F947B80DA0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005977A8" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="005977A8" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="B18C60827328442BA885D2460C9732C02"/>
+            <w:pStyle w:val="B18C60827328442BA885D2460C9732C0"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE688894A1FE41818B2CDE5BFCAEEE9E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E8B378EE-F88D-4DF7-9755-16AF3705B161}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005977A8" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="005977A8" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="DE688894A1FE41818B2CDE5BFCAEEE9E2"/>
+            <w:pStyle w:val="DE688894A1FE41818B2CDE5BFCAEEE9E"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6AC8BA55F62644BC8655A28B16B84D73"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FA099FE3-AC51-4214-94E0-DAB9361962D0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005977A8" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="005977A8" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="6AC8BA55F62644BC8655A28B16B84D732"/>
+            <w:pStyle w:val="6AC8BA55F62644BC8655A28B16B84D73"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A96EC7C1FCF6462AA8DB5F00E2BC5E21"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AA226D13-B819-49A8-B1C8-871411CF46A7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C30884" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="00C30884" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="A96EC7C1FCF6462AA8DB5F00E2BC5E212"/>
+            <w:pStyle w:val="A96EC7C1FCF6462AA8DB5F00E2BC5E21"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="23683FE228DA4419985E078EC538BD1B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E76F80BD-DAFE-4A4A-A724-229FE23C57F1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C30884" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="00C30884" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="23683FE228DA4419985E078EC538BD1B2"/>
+            <w:pStyle w:val="23683FE228DA4419985E078EC538BD1B"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="87884900BF07450BB3B2F508CAE98622"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{715D6FDA-E1EB-4D15-B929-654DE319E8DE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EF7868" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="00EF7868" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="87884900BF07450BB3B2F508CAE986222"/>
+            <w:pStyle w:val="87884900BF07450BB3B2F508CAE98622"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DDC185F330B54BEDBCBA64CA384C7140"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B9ED2E63-758B-4DD8-B953-40BED27B243B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00EF7868" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="00EF7868" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="DDC185F330B54BEDBCBA64CA384C71402"/>
+            <w:pStyle w:val="DDC185F330B54BEDBCBA64CA384C7140"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F5835B541CE84D85892223FC03174D80"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -5517,117 +5517,86 @@
           <w:r w:rsidRPr="00667312">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F6799EC22F8544688E7D43A29E61DD18"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2F86F5B5-6C10-4F39-B2A7-FFC95C91E643}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008867A2" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="008867A2" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="F6799EC22F8544688E7D43A29E61DD182"/>
+            <w:pStyle w:val="F6799EC22F8544688E7D43A29E61DD18"/>
           </w:pPr>
           <w:r w:rsidRPr="008139E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:lang w:val="en-US"/>
-            </w:rPr>
-[...29 lines deleted...]
-              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="59BF5182EDF84A0BBEA05C0745E68A59"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{59829C07-3BA4-4645-990E-7C9DF579027C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F05960" w:rsidRDefault="00DB38EA" w:rsidP="00DB38EA">
+        <w:p w:rsidR="00F05960" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="59BF5182EDF84A0BBEA05C0745E68A592"/>
+            <w:pStyle w:val="59BF5182EDF84A0BBEA05C0745E68A59"/>
           </w:pPr>
           <w:r w:rsidRPr="00905DFE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidRPr="00905DFE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>tate issue and respond here]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
@@ -5680,74 +5649,193 @@
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="589DA44297154FBCAE219971F17EF8DB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D3784AA5-E062-402A-A1ED-53B4621E26ED}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="005849CA" w:rsidRDefault="009B43D6" w:rsidP="009B43D6">
+        <w:p w:rsidR="005849CA" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
           <w:pPr>
-            <w:pStyle w:val="589DA44297154FBCAE219971F17EF8DB"/>
+            <w:pStyle w:val="589DA44297154FBCAE219971F17EF8DB1"/>
           </w:pPr>
           <w:r w:rsidRPr="00905DFE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidRPr="00905DFE">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>tate issue and respond here]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="44EE637440234D98B68914D63FC1A6D5"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1F5D0BF7-D93D-42E3-9725-A1A2116C6335}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F436EC" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
+          <w:pPr>
+            <w:pStyle w:val="44EE637440234D98B68914D63FC1A6D51"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008139E8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="96D0F477D1EB4981842164D735432FDD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D3231466-F1AF-4DA3-93EC-E3930BA9B6CE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F436EC" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
+          <w:pPr>
+            <w:pStyle w:val="96D0F477D1EB4981842164D735432FDD1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008139E8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="97C8394020954C9E988F8D640A6948B7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{15DC2123-99E9-4C93-AC4E-2D07D21851C1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F436EC" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
+          <w:pPr>
+            <w:pStyle w:val="97C8394020954C9E988F8D640A6948B71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="008139E8">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D208DDB099BC42D09556FC6DCE8C4053"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{22DB75A3-FA12-4910-BF2B-599176B55EA5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F436EC" w:rsidRDefault="00F436EC" w:rsidP="00F436EC">
+          <w:pPr>
+            <w:pStyle w:val="D208DDB099BC42D09556FC6DCE8C4053"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006F6FC2">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5849,68 +5937,72 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A1DC0"/>
     <w:rsid w:val="000A7335"/>
     <w:rsid w:val="000A7952"/>
     <w:rsid w:val="001C073A"/>
     <w:rsid w:val="001D75EE"/>
     <w:rsid w:val="002D13FF"/>
     <w:rsid w:val="002D4730"/>
     <w:rsid w:val="00305EF3"/>
     <w:rsid w:val="00513E20"/>
     <w:rsid w:val="005236D2"/>
     <w:rsid w:val="005849CA"/>
     <w:rsid w:val="005977A8"/>
     <w:rsid w:val="005A1DC0"/>
     <w:rsid w:val="005A211E"/>
     <w:rsid w:val="005C6726"/>
     <w:rsid w:val="00645AE2"/>
     <w:rsid w:val="007B4620"/>
     <w:rsid w:val="008867A2"/>
     <w:rsid w:val="008A405D"/>
     <w:rsid w:val="009B43D6"/>
+    <w:rsid w:val="00A856F0"/>
     <w:rsid w:val="00AB09DC"/>
+    <w:rsid w:val="00B049E6"/>
     <w:rsid w:val="00B81C10"/>
     <w:rsid w:val="00BF663B"/>
     <w:rsid w:val="00C30884"/>
     <w:rsid w:val="00C8236A"/>
     <w:rsid w:val="00D02A7A"/>
     <w:rsid w:val="00D03D0A"/>
     <w:rsid w:val="00D625BA"/>
     <w:rsid w:val="00DA7AC6"/>
     <w:rsid w:val="00DB38EA"/>
     <w:rsid w:val="00DB4BB2"/>
     <w:rsid w:val="00DB4D79"/>
     <w:rsid w:val="00DC1802"/>
     <w:rsid w:val="00E70785"/>
     <w:rsid w:val="00EF7868"/>
     <w:rsid w:val="00F05960"/>
+    <w:rsid w:val="00F436EC"/>
     <w:rsid w:val="00F4445B"/>
     <w:rsid w:val="00F46497"/>
+    <w:rsid w:val="00F516AD"/>
     <w:rsid w:val="00F65988"/>
     <w:rsid w:val="00F83088"/>
     <w:rsid w:val="00FA3EA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -6323,51 +6415,54 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B43D6"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5835B541CE84D85892223FC03174D80">
     <w:name w:val="F5835B541CE84D85892223FC03174D80"/>
     <w:rsid w:val="00E70785"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="589DA44297154FBCAE219971F17EF8DB">
     <w:name w:val="589DA44297154FBCAE219971F17EF8DB"/>
     <w:rsid w:val="009B43D6"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C51080620A3E480CA3235F76E8EB5F3D2">
     <w:name w:val="C51080620A3E480CA3235F76E8EB5F3D2"/>
     <w:rsid w:val="00DB38EA"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
@@ -6558,98 +6653,400 @@
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="59BF5182EDF84A0BBEA05C0745E68A592">
     <w:name w:val="59BF5182EDF84A0BBEA05C0745E68A592"/>
     <w:rsid w:val="00DB38EA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="23683FE228DA4419985E078EC538BD1B2">
     <w:name w:val="23683FE228DA4419985E078EC538BD1B2"/>
     <w:rsid w:val="00DB38EA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0497D2E298649CF98BE3B58512B60622">
-[...1 lines deleted...]
-    <w:rsid w:val="00DB38EA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44EE637440234D98B68914D63FC1A6D5">
+    <w:name w:val="44EE637440234D98B68914D63FC1A6D5"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96D0F477D1EB4981842164D735432FDD">
+    <w:name w:val="96D0F477D1EB4981842164D735432FDD"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97C8394020954C9E988F8D640A6948B7">
+    <w:name w:val="97C8394020954C9E988F8D640A6948B7"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C51080620A3E480CA3235F76E8EB5F3D">
+    <w:name w:val="C51080620A3E480CA3235F76E8EB5F3D"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B99A460E55294CC58B34C6F8C1ABF18A">
+    <w:name w:val="B99A460E55294CC58B34C6F8C1ABF18A"/>
+    <w:rsid w:val="00B049E6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA355CDF1C3844F2AEED1EE1BEEE4A81">
+    <w:name w:val="AA355CDF1C3844F2AEED1EE1BEEE4A81"/>
+    <w:rsid w:val="00B049E6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3A306E7A25F47B3A71CD749AC8C286D">
+    <w:name w:val="A3A306E7A25F47B3A71CD749AC8C286D"/>
+    <w:rsid w:val="00B049E6"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4316C85A9F384A0FB56C6EA7FE8F3D8F">
+    <w:name w:val="4316C85A9F384A0FB56C6EA7FE8F3D8F"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24834FBB8C7A4AEC86D7ADFC75FCC9FF">
+    <w:name w:val="24834FBB8C7A4AEC86D7ADFC75FCC9FF"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E10EE811FEA54052B96230F637BD970D">
+    <w:name w:val="E10EE811FEA54052B96230F637BD970D"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B18C60827328442BA885D2460C9732C0">
+    <w:name w:val="B18C60827328442BA885D2460C9732C0"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE688894A1FE41818B2CDE5BFCAEEE9E">
+    <w:name w:val="DE688894A1FE41818B2CDE5BFCAEEE9E"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87884900BF07450BB3B2F508CAE98622">
+    <w:name w:val="87884900BF07450BB3B2F508CAE98622"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DDC185F330B54BEDBCBA64CA384C7140">
+    <w:name w:val="DDC185F330B54BEDBCBA64CA384C7140"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A96EC7C1FCF6462AA8DB5F00E2BC5E21">
+    <w:name w:val="A96EC7C1FCF6462AA8DB5F00E2BC5E21"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6AC8BA55F62644BC8655A28B16B84D73">
+    <w:name w:val="6AC8BA55F62644BC8655A28B16B84D73"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:color w:val="FFFFFF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F6799EC22F8544688E7D43A29E61DD18">
+    <w:name w:val="F6799EC22F8544688E7D43A29E61DD18"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="589DA44297154FBCAE219971F17EF8DB1">
+    <w:name w:val="589DA44297154FBCAE219971F17EF8DB1"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59BF5182EDF84A0BBEA05C0745E68A59">
+    <w:name w:val="59BF5182EDF84A0BBEA05C0745E68A59"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="23683FE228DA4419985E078EC538BD1B">
+    <w:name w:val="23683FE228DA4419985E078EC538BD1B"/>
+    <w:rsid w:val="00F436EC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44EE637440234D98B68914D63FC1A6D51">
+    <w:name w:val="44EE637440234D98B68914D63FC1A6D51"/>
+    <w:rsid w:val="00F436EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CFE6BEF3B9F4A409B82166D9E7CAF902">
-[...1 lines deleted...]
-    <w:rsid w:val="00DB38EA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="96D0F477D1EB4981842164D735432FDD1">
+    <w:name w:val="96D0F477D1EB4981842164D735432FDD1"/>
+    <w:rsid w:val="00F436EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A13834489E7349B3ADBA57E26CDBEC5A2">
-[...1 lines deleted...]
-    <w:rsid w:val="00DB38EA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97C8394020954C9E988F8D640A6948B71">
+    <w:name w:val="97C8394020954C9E988F8D640A6948B71"/>
+    <w:rsid w:val="00F436EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="25A60890407F4ECF9D584720F7EC4E762">
-[...1 lines deleted...]
-    <w:rsid w:val="00DB38EA"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D208DDB099BC42D09556FC6DCE8C4053">
+    <w:name w:val="D208DDB099BC42D09556FC6DCE8C4053"/>
+    <w:rsid w:val="00F436EC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -6918,101 +7315,76 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...23 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <TestXMLNode xmlns="SFRSettings">
   <Relatesto/>
   <Location/>
   <DOO/>
   <SeizingOfficer/>
   <Crimeno/>
   <Caseref/>
   <Labref/>
   <Otherref> </Otherref>
   <Name/>
   <Organisation/>
   <Date> </Date>
   <Evidencetype>[INSERT DISCIPLINE]</Evidencetype>
 </TestXMLNode>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005644BF15106B6B4A91ACD747376409BC" ma:contentTypeVersion="26" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a0232d4790719619f4cd4aa09ff6eb22">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xmlns:ns3="f23592c7-4d44-4bd8-b0b1-03fd0b143589" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d6f5ce6503c3859bef4a8700bf342dc7" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <xsd:import namespace="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Reviewdate" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Keepofdelete" minOccurs="0"/>
                 <xsd:element ref="ns2:Auditduedate" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Singleormulitipleapprovers" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -7269,182 +7641,207 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<TestXMLNode xmlns="SFRSettings">
+  <Relatesto/>
+  <Location/>
+  <DOO/>
+  <SeizingOfficer/>
+  <Crimeno/>
+  <Caseref/>
+  <Labref/>
+  <Otherref/>
+  <Otherref2/>
+  <Name/>
+  <Organisation/>
+  <Date/>
+  <Evidencetype/>
+  <Dateofexamination/>
+  <Relatesto/>
+  <CrimeOccno/>
+</TestXMLNode>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Keepofdelete xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
     <Reviewdate xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
     <Auditduedate xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Singleormulitipleapprovers xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
     <TaxCatchAll xmlns="f23592c7-4d44-4bd8-b0b1-03fd0b143589" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
 <sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="a90c3e6f-f7e7-49c1-8887-e31b270a2382" origin="userSelected">
   <element uid="0ddb7910-78c9-4242-920f-110722e7a209" value=""/>
 </sisl>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D64D3E8E-3078-47B0-9763-55E138741B06}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B42A1F5A-7968-40C4-B366-DDDBA943C21A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="SFRSettings"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7905546C-6A16-4E6F-BA4E-BC98EAD0CF6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93A3A93B-7E8D-455D-8803-A6072801034E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <ds:schemaRef ds:uri="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60040899-4325-4D24-8F73-6467FD1CAB75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="SFRSettings"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CBB1A05-7B49-4419-8963-48399A23DE23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <ds:schemaRef ds:uri="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D64D3E8E-3078-47B0-9763-55E138741B06}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76A47A69-7E59-4806-B7CC-B72969E7F0A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>287</Words>
-  <Characters>1560</Characters>
+  <Words>275</Words>
+  <Characters>1570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SFR MG22C</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>West Yorkshire Police</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1834</CharactersWithSpaces>
+  <CharactersWithSpaces>1842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SFR MG22C</dc:title>
   <dc:subject/>
   <dc:creator>Beattie, Michelle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005644BF15106B6B4A91ACD747376409BC</vt:lpwstr>