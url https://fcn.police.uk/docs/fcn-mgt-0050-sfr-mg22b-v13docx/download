--- v0 (2026-06-23)
+++ v1 (2026-10-02)
@@ -1,87 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps10.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B38D332" w14:textId="77777777" w:rsidR="004C1B66" w:rsidRDefault="004C1B66" w:rsidP="00E055DA">
-[...13 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="6B38D332" w14:textId="77777777" w:rsidR="004C1B66" w:rsidRDefault="004C1B66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1570"/>
         <w:tblW w:w="10483" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2260"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="2411"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C2038B" w:rsidRPr="00190D24" w14:paraId="02A26A2A" w14:textId="77777777" w:rsidTr="4EC64092">
@@ -305,51 +293,50 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0071727C" w:rsidRPr="00E64B0D">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="28"/>
                     <w:szCs w:val="28"/>
                   </w:rPr>
                   <w:t>[INSERT DISCIPLINE]</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D66D9D" w:rsidRPr="00190D24" w14:paraId="574513AD" w14:textId="77777777" w:rsidTr="4EC64092">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A67F0E4" w14:textId="77777777" w:rsidR="00D66D9D" w:rsidRPr="00BB0358" w:rsidRDefault="00D66D9D" w:rsidP="00403D85">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Relates to</w:t>
             </w:r>
             <w:r w:rsidR="00BB4345" w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -372,81 +359,79 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1765796714"/>
             <w:placeholder>
               <w:docPart w:val="694D029653914C67B0B67A0EA0FFA9AA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Relatesto[1]" w:storeItemID="{DFF03F79-FD0A-4BA4-A01E-05D8C1143811}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="20912622" w14:textId="4C91FF7E" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="00453877" w:rsidP="00403D85">
+              <w:p w14:paraId="20912622" w14:textId="60376665" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="00403D85">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B70AEE1" w14:textId="68ECE8EB" w:rsidR="00D66D9D" w:rsidRPr="00BB0358" w:rsidRDefault="00D66D9D" w:rsidP="00403D85">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Crime</w:t>
             </w:r>
             <w:r w:rsidR="005D6C8F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -467,85 +452,83 @@
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-325512845"/>
             <w:placeholder>
               <w:docPart w:val="E778FF0854D440A78BEC48972173031F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Crimeno[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
             <w15:color w:val="000000"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2553" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2CF1E759" w14:textId="192F5FE1" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="00453877" w:rsidP="00DF7B03">
+              <w:p w14:paraId="2CF1E759" w14:textId="7D3FC922" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="00DF7B03">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D66D9D" w:rsidRPr="00190D24" w14:paraId="44404A18" w14:textId="77777777" w:rsidTr="4EC64092">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1010C598" w14:textId="77777777" w:rsidR="00D66D9D" w:rsidRPr="00BB0358" w:rsidRDefault="00D66D9D" w:rsidP="00403D85">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
             <w:r w:rsidR="00BB0358">
               <w:rPr>
                 <w:bCs/>
@@ -560,81 +543,79 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="692647173"/>
             <w:placeholder>
               <w:docPart w:val="C6AF4CC1B77445E6851CDACAE24BC6F8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Location[1]" w:storeItemID="{DFF03F79-FD0A-4BA4-A01E-05D8C1143811}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6E79015A" w14:textId="74DB790A" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="008532D6" w:rsidP="00DF7B03">
+              <w:p w14:paraId="6E79015A" w14:textId="0EF89E0E" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="00DF7B03">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3335CF2F" w14:textId="1E026F61" w:rsidR="00D66D9D" w:rsidRPr="00BB0358" w:rsidRDefault="00F01A48" w:rsidP="00403D85">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Force </w:t>
             </w:r>
             <w:r w:rsidR="00D66D9D" w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -648,98 +629,92 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-928883144"/>
             <w:placeholder>
               <w:docPart w:val="E7D682C28A4C467EACFBD1E06272091C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Caseref[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2553" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="325A10B9" w14:textId="3A9D32DD" w:rsidR="00D66D9D" w:rsidRPr="004A4328" w:rsidRDefault="00453877" w:rsidP="004A4328">
+              <w:p w14:paraId="325A10B9" w14:textId="7D03AEAB" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="00DF7B03">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
-                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:b/>
-                    <w:noProof w:val="0"/>
-                    <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
-                    <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007943C3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D66D9D" w:rsidRPr="00190D24" w14:paraId="06D76F46" w14:textId="77777777" w:rsidTr="4EC64092">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71676018" w14:textId="5BA25F11" w:rsidR="00D66D9D" w:rsidRPr="00BB0358" w:rsidRDefault="00D66D9D" w:rsidP="00403D85">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of Offence</w:t>
             </w:r>
             <w:r w:rsidR="00F01A48">
               <w:rPr>
                 <w:bCs/>
@@ -751,94 +726,92 @@
             </w:r>
             <w:r w:rsidR="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-938208303"/>
             <w:placeholder>
               <w:docPart w:val="342AA3C45D7F4720B6E508B7716766AA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
-            <w:date w:fullDate="2026-05-20T00:00:00Z">
+            <w:date w:fullDate="2026-05-21T00:00:00Z">
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="25DE6FB5" w14:textId="1D32C58C" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="00D43C3B" w:rsidP="0065658D">
+              <w:p w14:paraId="25DE6FB5" w14:textId="25DE951E" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="000B669D" w:rsidP="0065658D">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000B669D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61703750" w14:textId="16372091" w:rsidR="00D66D9D" w:rsidRPr="00BB0358" w:rsidRDefault="00D94994" w:rsidP="00403D85">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forensic</w:t>
             </w:r>
             <w:r w:rsidR="00F01A48">
               <w:rPr>
                 <w:bCs/>
@@ -871,85 +844,83 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1312906753"/>
             <w:placeholder>
               <w:docPart w:val="E81D3319C188477E8DA56F1AF843DA4C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Labref[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2553" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2906D99F" w14:textId="2AFB41F9" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="00453877" w:rsidP="00DF7B03">
+              <w:p w14:paraId="2906D99F" w14:textId="2AA179DA" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="00DF7B03">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F01A48" w:rsidRPr="00190D24" w14:paraId="3A1F955A" w14:textId="77777777" w:rsidTr="4EC64092">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CE32190" w14:textId="05A90894" w:rsidR="00F01A48" w:rsidRPr="00BB0358" w:rsidRDefault="00F01A48" w:rsidP="00F01A48">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other Ref</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -973,82 +944,80 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2122993319"/>
             <w:placeholder>
               <w:docPart w:val="6D9D6A6DC8394744B7879576F4DA045F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Otherref[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="708B68FA" w14:textId="734F79F7" w:rsidR="00F01A48" w:rsidRPr="0059267A" w:rsidRDefault="008532D6" w:rsidP="00F01A48">
+              <w:p w14:paraId="708B68FA" w14:textId="3690C45C" w:rsidR="00F01A48" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="00F01A48">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F472C97" w14:textId="68FC9625" w:rsidR="00F01A48" w:rsidRPr="00BB0358" w:rsidRDefault="00F01A48" w:rsidP="00F01A48">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other Ref</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -1072,190 +1041,185 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="482121708"/>
             <w:placeholder>
               <w:docPart w:val="4BCC8A4323E24B208A323C5139D275A7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Otherref2[1]" w:storeItemID="{0556D081-A513-461D-8D27-A41D49999828}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2553" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="58867ABD" w14:textId="7F6E4F7B" w:rsidR="00F01A48" w:rsidRPr="0059267A" w:rsidRDefault="00453877" w:rsidP="00F01A48">
+              <w:p w14:paraId="58867ABD" w14:textId="7467567F" w:rsidR="00F01A48" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="00F01A48">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F01A48" w:rsidRPr="00190D24" w14:paraId="3C1F23E1" w14:textId="77777777" w:rsidTr="4EC64092">
         <w:trPr>
           <w:trHeight w:val="86"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10483" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7814416E" w14:textId="77777777" w:rsidR="00F01A48" w:rsidRPr="00BB0358" w:rsidRDefault="00F01A48" w:rsidP="00F01A48">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F01A48" w:rsidRPr="00190D24" w14:paraId="1F8E2740" w14:textId="77777777" w:rsidTr="4EC64092">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11B03F97" w14:textId="77777777" w:rsidR="00F01A48" w:rsidRPr="00BB0358" w:rsidRDefault="00F01A48" w:rsidP="00F01A48">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Report provided by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-847251816"/>
             <w:placeholder>
               <w:docPart w:val="74F58B26C4F047E2A86C0006834F7841"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Name[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3402" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="318436F5" w14:textId="74A88FF2" w:rsidR="00F01A48" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="00F01A48">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="383D2A33" w14:textId="7DABD017" w:rsidR="00F01A48" w:rsidRPr="00BB0358" w:rsidRDefault="00F01A48" w:rsidP="00F01A48">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -1279,51 +1243,50 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1301411467"/>
             <w:placeholder>
               <w:docPart w:val="ADB51B1D12864B8591D15C37CCE3804F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Organisation[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3261" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1D88AE29" w14:textId="6747A1C9" w:rsidR="00F01A48" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="00F01A48">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -1606,93 +1569,96 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A2CB9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Findings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F01A48" w:rsidRPr="00190D24" w14:paraId="3321DEE8" w14:textId="77777777" w:rsidTr="4EC64092">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31D1B041" w14:textId="77777777" w:rsidR="00F01A48" w:rsidRDefault="00F01A48" w:rsidP="00F01A48">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FED5695" w14:textId="14FE5B22" w:rsidR="00F01A48" w:rsidRPr="000A2CB9" w:rsidRDefault="00F01A48" w:rsidP="00F01A48">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8223" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01AA0FEE" w14:textId="7804BC24" w:rsidR="00FF110D" w:rsidRPr="000A2CB9" w:rsidRDefault="00FF110D" w:rsidP="00F01A48">
+          <w:p w14:paraId="146DD5DA" w14:textId="77777777" w:rsidR="007B37AB" w:rsidRDefault="007B37AB" w:rsidP="00F01A48">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01AA0FEE" w14:textId="7804BC24" w:rsidR="007B37AB" w:rsidRPr="000A2CB9" w:rsidRDefault="007B37AB" w:rsidP="00F01A48">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F01A48" w:rsidRPr="00190D24" w14:paraId="15145040" w14:textId="77777777" w:rsidTr="4EC64092">
         <w:trPr>
           <w:trHeight w:val="481"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10483" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E84AC98" w14:textId="63EFC80D" w:rsidR="00F01A48" w:rsidRDefault="00F01A48" w:rsidP="00F01A48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00190D24">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Evidence Type Supporting / Technical Information</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00DA9695" w14:textId="77777777" w:rsidR="00890BC9" w:rsidRDefault="00890BC9" w:rsidP="00F01A48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1707,51 +1673,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47334614" w14:textId="07C63C35" w:rsidR="00F01A48" w:rsidRPr="00366427" w:rsidRDefault="00F01A48" w:rsidP="00F01A48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002142DE" w:rsidRPr="00190D24" w14:paraId="1364E9BF" w14:textId="77777777" w:rsidTr="00744B9D">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10483" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E113EBA" w14:textId="7C312DF8" w:rsidR="00C7346D" w:rsidRPr="00C7346D" w:rsidRDefault="0053153D" w:rsidP="00C7346D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6420"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Status </w:t>
@@ -2051,127 +2016,151 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF474B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SFRs assist courts to fulfil their duty to actively manage the case (Crim.PR 3.1) by ensuring that evidence is presented in the shortest and clearest way and by facilitating the early identification of the real issues. (Crim.PR 3.2). Each party must actively assist the court in fulfilling its duty (Crim.PR 3.3).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F2F1850" w14:textId="77777777" w:rsidR="00F01A48" w:rsidRPr="00886E56" w:rsidRDefault="00F01A48" w:rsidP="00F01A48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="0EEE9CDB" w14:textId="4D091CC6" w:rsidR="00886E56" w:rsidRPr="00CE732D" w:rsidRDefault="00886E56" w:rsidP="00160D32">
+      <w:pPr>
+        <w:sectPr w:rsidR="00886E56" w:rsidRPr="00CE732D" w:rsidSect="00E95011">
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="even" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
+          <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
+          <w:pgMar w:top="1135" w:right="1440" w:bottom="1276" w:left="1440" w:header="426" w:footer="417" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4F2587F7" w14:textId="77777777" w:rsidR="00CE732D" w:rsidRDefault="00CE732D" w:rsidP="00CE732D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="132"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10640" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2260"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="3394"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="717"/>
         <w:gridCol w:w="298"/>
         <w:gridCol w:w="686"/>
         <w:gridCol w:w="221"/>
         <w:gridCol w:w="71"/>
         <w:gridCol w:w="2418"/>
       </w:tblGrid>
       <w:tr w:rsidR="00190D24" w:rsidRPr="00134424" w14:paraId="6198FFB0" w14:textId="77777777" w:rsidTr="00CE732D">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6229" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19A5A5F6" w14:textId="006F3B19" w:rsidR="00190D24" w:rsidRPr="00D43C3B" w:rsidRDefault="00190D24" w:rsidP="00D43C3B">
+          <w:p w14:paraId="19A5A5F6" w14:textId="404D1097" w:rsidR="00190D24" w:rsidRPr="00134424" w:rsidRDefault="00440BE1" w:rsidP="00CE732D">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00134424">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00134424">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidR="00190D24" w:rsidRPr="00134424">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Streamlined Forensic Report</w:t>
             </w:r>
             <w:r w:rsidR="00711495">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>ing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00134424">
+            <w:r w:rsidR="00190D24" w:rsidRPr="00134424">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00041B74">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>(SFR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4411" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
@@ -2303,140 +2292,136 @@
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00134424">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>RELATED EXHIBITS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009448FA" w:rsidRPr="00134424" w14:paraId="4CBE4485" w14:textId="77777777" w:rsidTr="00CE732D">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A622EB7" w14:textId="5580941A" w:rsidR="009448FA" w:rsidRPr="00134424" w:rsidRDefault="009448FA" w:rsidP="009448FA">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Relates to (person)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1045567130"/>
             <w:placeholder>
               <w:docPart w:val="2599745E1DC74173B75F6F80A20756EE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Relatesto[1]" w:storeItemID="{DFF03F79-FD0A-4BA4-A01E-05D8C1143811}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="33A6F4AE" w14:textId="00160F5D" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="00453877" w:rsidP="009448FA">
+              <w:p w14:paraId="33A6F4AE" w14:textId="58B55739" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="009448FA">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="270574A7" w14:textId="4F5C2039" w:rsidR="009448FA" w:rsidRPr="00134424" w:rsidRDefault="009448FA" w:rsidP="009448FA">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Crime</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2456,85 +2441,83 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="572093672"/>
             <w:placeholder>
               <w:docPart w:val="763CDEF6CB9440D0BAF18C73017AE351"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Crimeno[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2710" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="17590269" w14:textId="58CA6E2E" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="00453877" w:rsidP="009448FA">
+              <w:p w14:paraId="17590269" w14:textId="20EF6D52" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="009448FA">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="009448FA" w:rsidRPr="00134424" w14:paraId="538BD4C5" w14:textId="77777777" w:rsidTr="00CE732D">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45B30D69" w14:textId="6885B044" w:rsidR="009448FA" w:rsidRPr="00134424" w:rsidRDefault="009448FA" w:rsidP="009448FA">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -2549,265 +2532,259 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1320191155"/>
             <w:placeholder>
               <w:docPart w:val="ABC17CA6CD87451E97A0C37148078BBC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Location[1]" w:storeItemID="{DFF03F79-FD0A-4BA4-A01E-05D8C1143811}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="01163E47" w14:textId="648A7ED9" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="008532D6" w:rsidP="009448FA">
+              <w:p w14:paraId="01163E47" w14:textId="697DDA70" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="009448FA">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D5FE80F" w14:textId="54EA5B8B" w:rsidR="009448FA" w:rsidRPr="00134424" w:rsidRDefault="009448FA" w:rsidP="009448FA">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Force </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forensic Ref:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73565F1D" w14:textId="081CF4CA" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="00E055DA" w:rsidP="009448FA">
+          <w:p w14:paraId="73565F1D" w14:textId="06FA763B" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="00A75805" w:rsidP="009448FA">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   <w:b/>
                   <w:noProof w:val="0"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-2096469700"/>
                 <w:placeholder>
                   <w:docPart w:val="63FBC604E1574B7DAF08518A9B058175"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Caseref[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00453877" w:rsidRPr="00001F15">
+                <w:r w:rsidR="000B4A49" w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009448FA" w:rsidRPr="00134424" w14:paraId="292A0A48" w14:textId="77777777" w:rsidTr="00CE732D">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19EAC03A" w14:textId="75337204" w:rsidR="009448FA" w:rsidRPr="00134424" w:rsidRDefault="009448FA" w:rsidP="009448FA">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of Offence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/Incident:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1178768534"/>
             <w:placeholder>
               <w:docPart w:val="F04BF29151C24C56AFC9C98C2FFCF74B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
-            <w:date w:fullDate="2026-05-12T00:00:00Z">
+            <w:date w:fullDate="2026-05-21T00:00:00Z">
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5DDD334E" w14:textId="553B2348" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="00D43C3B" w:rsidP="009448FA">
+              <w:p w14:paraId="5DDD334E" w14:textId="467C3EFC" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="000B669D" w:rsidP="009448FA">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000B669D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A06270F" w14:textId="5AA5177D" w:rsidR="009448FA" w:rsidRPr="00134424" w:rsidRDefault="00D94994" w:rsidP="009448FA">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forensic</w:t>
             </w:r>
             <w:r w:rsidR="009448FA">
               <w:rPr>
                 <w:bCs/>
@@ -2840,85 +2817,83 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2037079387"/>
             <w:placeholder>
               <w:docPart w:val="C11A592192BC40A99F8838E6FDD24DD9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Labref[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2710" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="29151742" w14:textId="447C88EA" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="00453877" w:rsidP="009448FA">
+              <w:p w14:paraId="29151742" w14:textId="7F6628E8" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="009448FA">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="009448FA" w:rsidRPr="00134424" w14:paraId="146ED5C1" w14:textId="77777777" w:rsidTr="00CE732D">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C48275E" w14:textId="7E560413" w:rsidR="009448FA" w:rsidRPr="00134424" w:rsidRDefault="009448FA" w:rsidP="009448FA">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other Ref</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -2942,82 +2917,80 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="558521017"/>
             <w:placeholder>
               <w:docPart w:val="BDE75ECE6C1A4B6DB8E8C70DB1B9E1E4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Otherref[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="671B1C26" w14:textId="04596E43" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="008532D6" w:rsidP="009448FA">
+              <w:p w14:paraId="671B1C26" w14:textId="348810CB" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="009448FA">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000B4A49">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1613BB95" w14:textId="2566B9DC" w:rsidR="009448FA" w:rsidRPr="00134424" w:rsidRDefault="009448FA" w:rsidP="009448FA">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other Ref</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -3041,192 +3014,187 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1560588308"/>
             <w:placeholder>
               <w:docPart w:val="5AF8A1A8D95A4C6988F4B27B3EF63833"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Otherref2[1]" w:storeItemID="{0556D081-A513-461D-8D27-A41D49999828}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2710" w:type="dxa"/>
                 <w:gridSpan w:val="3"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0E0FEFCA" w14:textId="4100DFAA" w:rsidR="009448FA" w:rsidRPr="000B4A49" w:rsidRDefault="00453877" w:rsidP="009448FA">
+              <w:p w14:paraId="0E0FEFCA" w14:textId="15692DB5" w:rsidR="009448FA" w:rsidRPr="000B4A49" w:rsidRDefault="000B4A49" w:rsidP="009448FA">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000B4A49">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00190D24" w:rsidRPr="00134424" w14:paraId="37ABAA8B" w14:textId="77777777" w:rsidTr="00CE732D">
         <w:trPr>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10640" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FF4A6B2" w14:textId="77777777" w:rsidR="00190D24" w:rsidRPr="00134424" w:rsidRDefault="00190D24" w:rsidP="00CE732D">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190D24" w:rsidRPr="00134424" w14:paraId="687A10D2" w14:textId="77777777" w:rsidTr="00CE732D">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FBA72F5" w14:textId="77777777" w:rsidR="00190D24" w:rsidRPr="00134424" w:rsidRDefault="00190D24" w:rsidP="00CE732D">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00134424">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Report provided by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1272471557"/>
             <w:placeholder>
               <w:docPart w:val="5DC80ED8A4B343A89FAFDC6934F22946"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Name[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3402" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="3ED90063" w14:textId="40CE759B" w:rsidR="00190D24" w:rsidRPr="000B4A49" w:rsidRDefault="000B4A49" w:rsidP="00CE732D">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000B4A49">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1574" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25F0B893" w14:textId="0BE2DF87" w:rsidR="00190D24" w:rsidRPr="00134424" w:rsidRDefault="00705AA2" w:rsidP="00CE732D">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00134424">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
             <w:r w:rsidR="00BB0358" w:rsidRPr="00134424">
               <w:rPr>
                 <w:bCs/>
@@ -3250,51 +3218,50 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1061449218"/>
             <w:placeholder>
               <w:docPart w:val="3DF9305785AA4A64952C7C52389D8490"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Organisation[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3396" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1EE59461" w14:textId="36AFF1D7" w:rsidR="00190D24" w:rsidRPr="0059267A" w:rsidRDefault="000B4A49" w:rsidP="00CE732D">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00001F15">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -3707,51 +3674,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF534D" w:rsidRPr="00134424" w14:paraId="02A3D27B" w14:textId="77777777" w:rsidTr="00CE732D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33D4513A" w14:textId="15485FDF" w:rsidR="00BF534D" w:rsidRPr="00134424" w:rsidRDefault="00BF534D" w:rsidP="00BF534D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8372" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="733CE82C" w14:textId="57DCCA8B" w:rsidR="00E6242C" w:rsidRPr="00134424" w:rsidRDefault="00E6242C" w:rsidP="00BF534D">
+          <w:p w14:paraId="733CE82C" w14:textId="57DCCA8B" w:rsidR="007A262D" w:rsidRPr="00134424" w:rsidRDefault="007A262D" w:rsidP="00BF534D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF534D" w:rsidRPr="00134424" w14:paraId="447D5093" w14:textId="77777777" w:rsidTr="00CE732D">
         <w:trPr>
           <w:trHeight w:val="676"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10640" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61CE5AC6" w14:textId="78D6249F" w:rsidR="00BF534D" w:rsidRPr="0017320C" w:rsidRDefault="00BF534D" w:rsidP="00BF534D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
@@ -4099,91 +4066,87 @@
               <w:t>Forensic Contact Details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25DEC4E4" w14:textId="77777777" w:rsidR="00BF534D" w:rsidRPr="00134424" w:rsidRDefault="00BF534D" w:rsidP="00BF534D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F757305" w14:textId="77777777" w:rsidR="005717F8" w:rsidRDefault="005717F8" w:rsidP="00D43C3B">
+    <w:p w14:paraId="6ED40486" w14:textId="77777777" w:rsidR="00C80293" w:rsidRDefault="00C80293" w:rsidP="0097321E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005717F8" w:rsidSect="00E055DA">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:sectPr w:rsidR="00C80293" w:rsidSect="0097076A">
+      <w:headerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1440" w:bottom="1276" w:left="1440" w:header="426" w:footer="417" w:gutter="0"/>
+      <w:pgMar w:top="1135" w:right="1440" w:bottom="1276" w:left="1440" w:header="426" w:footer="417" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B850346" w14:textId="77777777" w:rsidR="009007D5" w:rsidRDefault="009007D5" w:rsidP="009646BD">
+    <w:p w14:paraId="0311300A" w14:textId="77777777" w:rsidR="00C30261" w:rsidRDefault="00C30261" w:rsidP="009646BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="285DF97F" w14:textId="77777777" w:rsidR="009007D5" w:rsidRDefault="009007D5" w:rsidP="009646BD">
+    <w:p w14:paraId="7424960F" w14:textId="77777777" w:rsidR="00C30261" w:rsidRDefault="00C30261" w:rsidP="009646BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05558559" w14:textId="77777777" w:rsidR="009007D5" w:rsidRDefault="009007D5"/>
+    <w:p w14:paraId="4E485B05" w14:textId="77777777" w:rsidR="00C30261" w:rsidRDefault="00C30261"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4302,91 +4265,98 @@
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-79992329"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="06AFCA7E" w14:textId="77777777" w:rsidR="008253D3" w:rsidRPr="00894F80" w:rsidRDefault="008253D3" w:rsidP="008253D3">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4338C745" w14:textId="4898CBFA" w:rsidR="009646BD" w:rsidRPr="005340A3" w:rsidRDefault="005340A3" w:rsidP="005340A3">
+          <w:p w14:paraId="4338C745" w14:textId="5C110996" w:rsidR="009646BD" w:rsidRPr="005340A3" w:rsidRDefault="005340A3" w:rsidP="005340A3">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>MG22B</w:t>
+              <w:t>MG 22 B</w:t>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF7B03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00511884">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Version 1</w:t>
             </w:r>
             <w:r w:rsidR="00887823">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00B61F8F">
-[...4 lines deleted...]
-              <w:t>3)</w:t>
+            <w:r w:rsidR="00C80293">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00887823">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF7B03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF7B03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Page </w:t>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF7B03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
@@ -4468,142 +4438,162 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF7B03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2797B9E6" w14:textId="7B7ECA6E" w:rsidR="008253D3" w:rsidRPr="00DF7B03" w:rsidRDefault="00CB1A63" w:rsidP="00733EA7">
+  <w:p w14:paraId="0CC216A7" w14:textId="6BAE9AE1" w:rsidR="00554E28" w:rsidRDefault="00554E28" w:rsidP="00554E28">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-      </w:rPr>
-      <w:instrText xml:space="preserve"> DOCPROPERTY bjHeaderFirstPageDocProperty \* MERGEFORMAT </w:instrText>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> DOCPROPERTY bjFooterFirstPageDocProperty \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00554E28">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="24"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00554E28">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="24"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="001279FE">
+  </w:p>
+  <w:p w14:paraId="2797B9E6" w14:textId="36626414" w:rsidR="008253D3" w:rsidRPr="00DF7B03" w:rsidRDefault="001279FE" w:rsidP="00BF38BE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t>MG22B</w:t>
     </w:r>
     <w:r w:rsidR="008253D3" w:rsidRPr="00DF7B03">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="001279FE">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidR="00942B06">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Version 1</w:t>
     </w:r>
     <w:r w:rsidR="0045265E">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidR="001702DF">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="001279FE">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="008253D3" w:rsidRPr="00DF7B03">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
     <w:r w:rsidR="00C375A4" w:rsidRPr="00DF7B03">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">      </w:t>
     </w:r>
     <w:r w:rsidR="008253D3" w:rsidRPr="00DF7B03">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
@@ -4707,65 +4697,65 @@
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="008253D3" w:rsidRPr="00DF7B03">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06E0ED7A" w14:textId="77777777" w:rsidR="009007D5" w:rsidRDefault="009007D5" w:rsidP="009646BD">
+    <w:p w14:paraId="6195DC8F" w14:textId="77777777" w:rsidR="00C30261" w:rsidRDefault="00C30261" w:rsidP="009646BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="579DA3A4" w14:textId="77777777" w:rsidR="009007D5" w:rsidRDefault="009007D5" w:rsidP="009646BD">
+    <w:p w14:paraId="7491E5CB" w14:textId="77777777" w:rsidR="00C30261" w:rsidRDefault="00C30261" w:rsidP="009646BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="522FC9D0" w14:textId="77777777" w:rsidR="009007D5" w:rsidRDefault="009007D5"/>
+    <w:p w14:paraId="03E7030F" w14:textId="77777777" w:rsidR="00C30261" w:rsidRDefault="00C30261"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08F6D775" w14:textId="13505485" w:rsidR="001248C6" w:rsidRPr="00554E28" w:rsidRDefault="002A366A" w:rsidP="00554E28">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="24"/>
       </w:rPr>
@@ -4787,220 +4777,881 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00554E28" w:rsidRPr="00554E28">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66F06D9D" w14:textId="77777777" w:rsidR="00445CEA" w:rsidRPr="00C375A4" w:rsidRDefault="00445CEA" w:rsidP="00445CEA">
+  <w:p w14:paraId="045D14E8" w14:textId="14E8F217" w:rsidR="00554E28" w:rsidRDefault="00554E28" w:rsidP="00554E28">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C375A4">
-[...4 lines deleted...]
-    </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve"> WHEN COMPLETE</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00C375A4">
+      <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> DOCPROPERTY bjHeaderBothDocProperty \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00554E28">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00554E28">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7E2DCE86" w14:textId="75BD907D" w:rsidR="00E95011" w:rsidRPr="00C375A4" w:rsidRDefault="00C375A4" w:rsidP="008253D3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:t>OFFICIAL (</w:t>
+    </w:r>
+    <w:r w:rsidR="00E95011" w:rsidRPr="00C375A4">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:t>SENSITIVE</w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="30AA06B0" w14:textId="77777777" w:rsidR="00445CEA" w:rsidRDefault="00445CEA" w:rsidP="00445CEA">
+  <w:p w14:paraId="434D77B2" w14:textId="48F05E79" w:rsidR="006F38CC" w:rsidRDefault="00A6463D" w:rsidP="00D70D73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7710"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>This is not a witness statement</w:t>
     </w:r>
   </w:p>
+  <w:p w14:paraId="78194446" w14:textId="187F6DA7" w:rsidR="001113AE" w:rsidRPr="007943C3" w:rsidRDefault="0017320C" w:rsidP="00386B1B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1843"/>
+        <w:tab w:val="left" w:pos="7710"/>
+      </w:tabs>
+      <w:ind w:left="-709"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AB5507">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Relates to</w:t>
+    </w:r>
+    <w:r w:rsidR="00AD6769">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (person</w:t>
+    </w:r>
+    <w:r w:rsidR="00521188">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB5507">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidR="00795247">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="000B4A49">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                   </w:t>
+    </w:r>
+    <w:r w:rsidR="007943C3">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="2113851251"/>
+        <w:placeholder>
+          <w:docPart w:val="45546ACE90C44C539C2410C48BF338ED"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Relatesto[1]" w:storeItemID="{DFF03F79-FD0A-4BA4-A01E-05D8C1143811}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="000B4A49" w:rsidRPr="00001F15">
+          <w:rPr>
+            <w:rStyle w:val="PlaceholderText"/>
+            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Click or tap here to enter text.</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00020978" w:rsidRPr="00001F15">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="008B5949" w:rsidRPr="00001F15">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="008B5949">
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="52E6F264" w14:textId="3E73C736" w:rsidR="00DF7B03" w:rsidRDefault="00AD6769" w:rsidP="008B5949">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1560"/>
+      </w:tabs>
+      <w:ind w:left="-709"/>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AD6769">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Force </w:t>
+    </w:r>
+    <w:r w:rsidR="00A00255" w:rsidRPr="00A00255">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="00A00255" w:rsidRPr="00AB5507">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>orensic Ref:</w:t>
+    </w:r>
+    <w:r w:rsidR="00D06FB6">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">    </w:t>
+    </w:r>
+    <w:r w:rsidR="007943C3">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="001E525A">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="001E525A">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="007943C3">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00D06FB6">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00E6242C">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00795247">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="-183283694"/>
+        <w:placeholder>
+          <w:docPart w:val="AF6BF2371BD64A5C95A303D906097470"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Caseref[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="000B4A49" w:rsidRPr="00001F15">
+          <w:rPr>
+            <w:rStyle w:val="PlaceholderText"/>
+            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          </w:rPr>
+          <w:t>Click or tap here to enter text.</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="12E896CE" w14:textId="591A0241" w:rsidR="007943C3" w:rsidRDefault="007943C3" w:rsidP="008B5949">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1560"/>
+      </w:tabs>
+      <w:ind w:left="-709"/>
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Forensic Provider</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB5507">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Ref</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">:   </w:t>
+    </w:r>
+    <w:r w:rsidR="001E525A">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="001E525A">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00386B1B">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="-735326161"/>
+        <w:placeholder>
+          <w:docPart w:val="AA0CDF446AD84A13B06949F935AA68D1"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Labref[1]" w:storeItemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="000B4A49" w:rsidRPr="00001F15">
+          <w:rPr>
+            <w:rStyle w:val="PlaceholderText"/>
+            <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          </w:rPr>
+          <w:t>Click or tap here to enter text.</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="23DD6334" w14:textId="63B1BFAC" w:rsidR="00795247" w:rsidRDefault="00795247" w:rsidP="00795247">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1560"/>
+      </w:tabs>
+      <w:ind w:left="-709"/>
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t>Date of Report:</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="007943C3">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="001E525A">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="001E525A">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00E6242C">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00386B1B">
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:id w:val="-1566559649"/>
+        <w:placeholder>
+          <w:docPart w:val="17CE1435EAF447C4A4F1EB598D8FAC93"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+        <w:date>
+          <w:dateFormat w:val="dd/MM/yyyy"/>
+          <w:lid w:val="en-GB"/>
+          <w:storeMappedDataAs w:val="dateTime"/>
+          <w:calendar w:val="gregorian"/>
+        </w:date>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r w:rsidR="000B669D" w:rsidRPr="00E62C41">
+          <w:rPr>
+            <w:rStyle w:val="PlaceholderText"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Click or tap to enter a date.</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+  <w:p w14:paraId="6AF5D39D" w14:textId="7D702922" w:rsidR="002F3AC1" w:rsidRDefault="00F852B3" w:rsidP="00F852B3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1354"/>
+      </w:tabs>
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:bookmarkStart w:id="1" w:name="_Hlk232433895"/>
-[...1 lines deleted...]
-  <w:p w14:paraId="11E7BDE1" w14:textId="4379EBAA" w:rsidR="00204DC0" w:rsidRPr="00C375A4" w:rsidRDefault="00554E28" w:rsidP="00E95011">
+  <w:p w14:paraId="33B10445" w14:textId="35B432CB" w:rsidR="00554E28" w:rsidRDefault="00554E28" w:rsidP="00554E28">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY bjHeaderFirstPageDocProperty \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00554E28">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00554E28">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:color w:val="FFFFFF"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:bookmarkStart w:id="3" w:name="_Hlk232433201"/>
-[...1 lines deleted...]
-    <w:r w:rsidR="00E95011" w:rsidRPr="00C375A4">
+  </w:p>
+  <w:p w14:paraId="11E7BDE1" w14:textId="3EA240EF" w:rsidR="00204DC0" w:rsidRPr="00C375A4" w:rsidRDefault="00E95011" w:rsidP="00E95011">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C375A4">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">OFFICIAL </w:t>
     </w:r>
     <w:r w:rsidR="00C375A4" w:rsidRPr="00C375A4">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
-    <w:r w:rsidR="00E95011" w:rsidRPr="00C375A4">
+    <w:r w:rsidRPr="00C375A4">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:t>SENSITIVE</w:t>
     </w:r>
     <w:r w:rsidR="005811E6">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> WHEN COMPLETE</w:t>
     </w:r>
     <w:r w:rsidR="00C375A4" w:rsidRPr="00C375A4">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0AF629EC" w14:textId="0D55564E" w:rsidR="008253D3" w:rsidRDefault="008253D3" w:rsidP="008253D3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7710"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>This is not a witness statement</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="1"/>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41EBA94D" w14:textId="77777777" w:rsidR="00744A94" w:rsidRDefault="00744A94" w:rsidP="00744A94">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin" w:fldLock="1"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> DOCPROPERTY bjHeaderFirstPageDocProperty \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00554E28">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00554E28">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="08CAB662" w14:textId="77777777" w:rsidR="00744A94" w:rsidRPr="00C375A4" w:rsidRDefault="00744A94" w:rsidP="00744A94">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C375A4">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:t>OFFICIAL (SENSITIVE</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> WHEN COMPLETE</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C375A4">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+      </w:rPr>
+      <w:t>)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="63C3850C" w14:textId="77777777" w:rsidR="00744A94" w:rsidRDefault="00744A94" w:rsidP="00744A94">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7710"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FF0000"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FF0000"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>This is not a witness statement</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3210DF15" w14:textId="11B45025" w:rsidR="000B669D" w:rsidRPr="000B669D" w:rsidRDefault="000B669D" w:rsidP="00160D32">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1560"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="22"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A2F6687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D2626B6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -5114,420 +5765,423 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009646BD"/>
     <w:rsid w:val="00001F15"/>
-    <w:rsid w:val="000110AE"/>
     <w:rsid w:val="00020978"/>
     <w:rsid w:val="00021CE2"/>
     <w:rsid w:val="00041B74"/>
     <w:rsid w:val="00044AE7"/>
     <w:rsid w:val="00063393"/>
     <w:rsid w:val="00072100"/>
     <w:rsid w:val="00072BDF"/>
     <w:rsid w:val="000778F5"/>
     <w:rsid w:val="00092CF4"/>
-    <w:rsid w:val="0009549D"/>
     <w:rsid w:val="000A2B1C"/>
     <w:rsid w:val="000A2CB9"/>
     <w:rsid w:val="000A58AE"/>
     <w:rsid w:val="000B4A49"/>
     <w:rsid w:val="000B56AF"/>
     <w:rsid w:val="000B669D"/>
     <w:rsid w:val="000B6749"/>
     <w:rsid w:val="000B71E8"/>
     <w:rsid w:val="000C53E2"/>
     <w:rsid w:val="000D1677"/>
-    <w:rsid w:val="000E3B14"/>
     <w:rsid w:val="000E4C23"/>
     <w:rsid w:val="0010493C"/>
     <w:rsid w:val="001113AE"/>
     <w:rsid w:val="00111BFD"/>
     <w:rsid w:val="001172FB"/>
+    <w:rsid w:val="0012041B"/>
     <w:rsid w:val="001248C6"/>
     <w:rsid w:val="00124957"/>
     <w:rsid w:val="00126A6A"/>
     <w:rsid w:val="001279FE"/>
     <w:rsid w:val="00134424"/>
     <w:rsid w:val="0014641A"/>
     <w:rsid w:val="00146833"/>
+    <w:rsid w:val="00157146"/>
     <w:rsid w:val="00157513"/>
+    <w:rsid w:val="00160D32"/>
     <w:rsid w:val="001702DF"/>
     <w:rsid w:val="0017320C"/>
     <w:rsid w:val="001820C8"/>
     <w:rsid w:val="00182BF2"/>
     <w:rsid w:val="00182C73"/>
     <w:rsid w:val="00190D24"/>
     <w:rsid w:val="001A695C"/>
     <w:rsid w:val="001B2C17"/>
     <w:rsid w:val="001B3CEB"/>
     <w:rsid w:val="001C35D6"/>
     <w:rsid w:val="001D66AC"/>
     <w:rsid w:val="001E07F1"/>
+    <w:rsid w:val="001E2E01"/>
     <w:rsid w:val="001E525A"/>
     <w:rsid w:val="001F34A5"/>
     <w:rsid w:val="002002B0"/>
     <w:rsid w:val="00204DC0"/>
     <w:rsid w:val="002137FD"/>
     <w:rsid w:val="002142DE"/>
     <w:rsid w:val="00236F33"/>
     <w:rsid w:val="00245050"/>
     <w:rsid w:val="00246013"/>
     <w:rsid w:val="0025029C"/>
     <w:rsid w:val="00251C48"/>
     <w:rsid w:val="00260835"/>
     <w:rsid w:val="00264262"/>
     <w:rsid w:val="00267467"/>
     <w:rsid w:val="0027332B"/>
     <w:rsid w:val="00274630"/>
-    <w:rsid w:val="002858DD"/>
     <w:rsid w:val="00286C64"/>
     <w:rsid w:val="00286CD0"/>
     <w:rsid w:val="00287AFA"/>
     <w:rsid w:val="002A366A"/>
     <w:rsid w:val="002C4768"/>
     <w:rsid w:val="002C57D2"/>
     <w:rsid w:val="002D6E7A"/>
     <w:rsid w:val="002F3AC1"/>
     <w:rsid w:val="002F43B9"/>
     <w:rsid w:val="00305EF3"/>
     <w:rsid w:val="00307F6A"/>
     <w:rsid w:val="0031104B"/>
     <w:rsid w:val="00314AC3"/>
     <w:rsid w:val="00323001"/>
     <w:rsid w:val="00324575"/>
     <w:rsid w:val="00332B53"/>
     <w:rsid w:val="0034019E"/>
     <w:rsid w:val="003421A8"/>
     <w:rsid w:val="0035102D"/>
     <w:rsid w:val="0035380D"/>
+    <w:rsid w:val="003544E6"/>
     <w:rsid w:val="00354A6E"/>
     <w:rsid w:val="00360E66"/>
     <w:rsid w:val="00366427"/>
     <w:rsid w:val="003771F0"/>
     <w:rsid w:val="003800A2"/>
     <w:rsid w:val="003804EC"/>
     <w:rsid w:val="0038084D"/>
     <w:rsid w:val="00383AAA"/>
     <w:rsid w:val="003861B6"/>
     <w:rsid w:val="00386B1B"/>
     <w:rsid w:val="00391FA1"/>
     <w:rsid w:val="00391FDD"/>
     <w:rsid w:val="003A4B0A"/>
+    <w:rsid w:val="003D111F"/>
+    <w:rsid w:val="003F6E4A"/>
     <w:rsid w:val="00403D85"/>
     <w:rsid w:val="00406932"/>
     <w:rsid w:val="00415395"/>
     <w:rsid w:val="00424C55"/>
     <w:rsid w:val="00440BE1"/>
-    <w:rsid w:val="00445CEA"/>
     <w:rsid w:val="0045265E"/>
-    <w:rsid w:val="00453877"/>
+    <w:rsid w:val="00456713"/>
     <w:rsid w:val="004633B4"/>
     <w:rsid w:val="00471EA4"/>
+    <w:rsid w:val="004766BA"/>
     <w:rsid w:val="00477F7F"/>
-    <w:rsid w:val="004A4328"/>
-    <w:rsid w:val="004B36AF"/>
     <w:rsid w:val="004B49D2"/>
     <w:rsid w:val="004C0E23"/>
     <w:rsid w:val="004C1B66"/>
     <w:rsid w:val="004D5BA3"/>
     <w:rsid w:val="004D6181"/>
     <w:rsid w:val="00510A02"/>
     <w:rsid w:val="00511884"/>
     <w:rsid w:val="00521188"/>
     <w:rsid w:val="005239B1"/>
     <w:rsid w:val="0053153D"/>
     <w:rsid w:val="005340A3"/>
     <w:rsid w:val="00554387"/>
     <w:rsid w:val="00554E28"/>
-    <w:rsid w:val="005557CD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005717F8"/>
     <w:rsid w:val="005811E6"/>
     <w:rsid w:val="005901AA"/>
     <w:rsid w:val="0059267A"/>
-    <w:rsid w:val="005970DA"/>
+    <w:rsid w:val="005C0AD4"/>
     <w:rsid w:val="005C3A74"/>
     <w:rsid w:val="005D6C8F"/>
     <w:rsid w:val="005E0222"/>
     <w:rsid w:val="005E0F53"/>
     <w:rsid w:val="005F6D5C"/>
     <w:rsid w:val="0060538F"/>
     <w:rsid w:val="0060611E"/>
     <w:rsid w:val="0061320A"/>
     <w:rsid w:val="0065098E"/>
     <w:rsid w:val="00652186"/>
     <w:rsid w:val="0065658D"/>
     <w:rsid w:val="0065715D"/>
     <w:rsid w:val="00694266"/>
     <w:rsid w:val="0069660D"/>
     <w:rsid w:val="006A0BA4"/>
     <w:rsid w:val="006B1850"/>
+    <w:rsid w:val="006C3A5D"/>
     <w:rsid w:val="006D7D1B"/>
     <w:rsid w:val="006F38CC"/>
+    <w:rsid w:val="00700BB7"/>
     <w:rsid w:val="00705AA2"/>
     <w:rsid w:val="00710196"/>
     <w:rsid w:val="00711495"/>
     <w:rsid w:val="00712CF3"/>
     <w:rsid w:val="0071727C"/>
-    <w:rsid w:val="00733EA7"/>
+    <w:rsid w:val="00744A94"/>
     <w:rsid w:val="00744B9D"/>
     <w:rsid w:val="00747906"/>
     <w:rsid w:val="007566A7"/>
     <w:rsid w:val="00761198"/>
     <w:rsid w:val="00763798"/>
+    <w:rsid w:val="00763FFB"/>
     <w:rsid w:val="007723F0"/>
     <w:rsid w:val="00772560"/>
     <w:rsid w:val="00782FF4"/>
     <w:rsid w:val="00783F1C"/>
     <w:rsid w:val="007943C3"/>
     <w:rsid w:val="00795247"/>
+    <w:rsid w:val="007A262D"/>
     <w:rsid w:val="007A580A"/>
     <w:rsid w:val="007B1CC1"/>
-    <w:rsid w:val="00801A8A"/>
-    <w:rsid w:val="00815AEE"/>
+    <w:rsid w:val="007B37AB"/>
     <w:rsid w:val="008172C4"/>
     <w:rsid w:val="00820434"/>
     <w:rsid w:val="008253D3"/>
     <w:rsid w:val="00825663"/>
     <w:rsid w:val="008274BA"/>
     <w:rsid w:val="0084143F"/>
     <w:rsid w:val="00847613"/>
     <w:rsid w:val="00850AC3"/>
     <w:rsid w:val="0085306E"/>
-    <w:rsid w:val="008532D6"/>
     <w:rsid w:val="00864B2A"/>
     <w:rsid w:val="00866CD2"/>
     <w:rsid w:val="00886E56"/>
     <w:rsid w:val="008877B7"/>
     <w:rsid w:val="00887823"/>
     <w:rsid w:val="00890BC9"/>
     <w:rsid w:val="00894F80"/>
     <w:rsid w:val="008B5949"/>
     <w:rsid w:val="008C01C2"/>
     <w:rsid w:val="008C2522"/>
+    <w:rsid w:val="008C2741"/>
     <w:rsid w:val="008D3263"/>
     <w:rsid w:val="008D5785"/>
     <w:rsid w:val="008E6986"/>
+    <w:rsid w:val="008E7564"/>
     <w:rsid w:val="008F4239"/>
     <w:rsid w:val="009007D5"/>
+    <w:rsid w:val="009322CE"/>
     <w:rsid w:val="00942B06"/>
     <w:rsid w:val="00943049"/>
     <w:rsid w:val="009448FA"/>
     <w:rsid w:val="0096241F"/>
     <w:rsid w:val="009646BD"/>
-    <w:rsid w:val="00965404"/>
+    <w:rsid w:val="0097076A"/>
+    <w:rsid w:val="0097321E"/>
     <w:rsid w:val="0098096D"/>
     <w:rsid w:val="009845A1"/>
     <w:rsid w:val="0099162B"/>
     <w:rsid w:val="00992DE0"/>
     <w:rsid w:val="00994198"/>
     <w:rsid w:val="009A2B0E"/>
     <w:rsid w:val="009B76DE"/>
     <w:rsid w:val="009C0276"/>
     <w:rsid w:val="009C18AE"/>
-    <w:rsid w:val="009D4530"/>
-    <w:rsid w:val="009E34DD"/>
     <w:rsid w:val="009E6196"/>
     <w:rsid w:val="009E6C34"/>
     <w:rsid w:val="00A00255"/>
     <w:rsid w:val="00A14FE2"/>
     <w:rsid w:val="00A173CB"/>
     <w:rsid w:val="00A264A6"/>
     <w:rsid w:val="00A3013E"/>
     <w:rsid w:val="00A32444"/>
     <w:rsid w:val="00A35E4A"/>
+    <w:rsid w:val="00A437CB"/>
     <w:rsid w:val="00A45309"/>
     <w:rsid w:val="00A6463D"/>
     <w:rsid w:val="00A677D9"/>
+    <w:rsid w:val="00A75805"/>
     <w:rsid w:val="00A7686E"/>
     <w:rsid w:val="00A76C42"/>
-    <w:rsid w:val="00A856F0"/>
+    <w:rsid w:val="00A82F3E"/>
     <w:rsid w:val="00A90982"/>
     <w:rsid w:val="00AA223D"/>
     <w:rsid w:val="00AA53DA"/>
     <w:rsid w:val="00AB352B"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB5507"/>
     <w:rsid w:val="00AC0159"/>
     <w:rsid w:val="00AC0B0E"/>
+    <w:rsid w:val="00AD63A7"/>
     <w:rsid w:val="00AD6769"/>
     <w:rsid w:val="00AE030E"/>
     <w:rsid w:val="00AF5E47"/>
     <w:rsid w:val="00B00F56"/>
     <w:rsid w:val="00B02DF4"/>
     <w:rsid w:val="00B1215B"/>
-    <w:rsid w:val="00B528A4"/>
     <w:rsid w:val="00B56161"/>
-    <w:rsid w:val="00B61F8F"/>
     <w:rsid w:val="00B63330"/>
     <w:rsid w:val="00B734AB"/>
     <w:rsid w:val="00B81F4C"/>
+    <w:rsid w:val="00B83056"/>
     <w:rsid w:val="00BA2C01"/>
     <w:rsid w:val="00BA734A"/>
     <w:rsid w:val="00BB0358"/>
     <w:rsid w:val="00BB0E09"/>
     <w:rsid w:val="00BB4345"/>
     <w:rsid w:val="00BC1EAD"/>
     <w:rsid w:val="00BC5F2C"/>
     <w:rsid w:val="00BD4152"/>
     <w:rsid w:val="00BD5FF0"/>
     <w:rsid w:val="00BF3554"/>
     <w:rsid w:val="00BF38BE"/>
     <w:rsid w:val="00BF4138"/>
     <w:rsid w:val="00BF534D"/>
     <w:rsid w:val="00C02B00"/>
     <w:rsid w:val="00C04A83"/>
-    <w:rsid w:val="00C16166"/>
     <w:rsid w:val="00C2038B"/>
     <w:rsid w:val="00C22D07"/>
+    <w:rsid w:val="00C30261"/>
+    <w:rsid w:val="00C3343B"/>
     <w:rsid w:val="00C375A4"/>
     <w:rsid w:val="00C42669"/>
     <w:rsid w:val="00C5687C"/>
     <w:rsid w:val="00C5782C"/>
     <w:rsid w:val="00C60825"/>
     <w:rsid w:val="00C60E4F"/>
     <w:rsid w:val="00C7346D"/>
-    <w:rsid w:val="00CB1A63"/>
+    <w:rsid w:val="00C80293"/>
     <w:rsid w:val="00CC0F75"/>
     <w:rsid w:val="00CC26B6"/>
     <w:rsid w:val="00CD3D14"/>
     <w:rsid w:val="00CE732D"/>
     <w:rsid w:val="00CF474B"/>
     <w:rsid w:val="00D06FB6"/>
     <w:rsid w:val="00D07EA8"/>
     <w:rsid w:val="00D3150C"/>
-    <w:rsid w:val="00D43C3B"/>
     <w:rsid w:val="00D548E8"/>
     <w:rsid w:val="00D57AE8"/>
     <w:rsid w:val="00D65018"/>
     <w:rsid w:val="00D66D9D"/>
     <w:rsid w:val="00D70D73"/>
     <w:rsid w:val="00D74743"/>
     <w:rsid w:val="00D76705"/>
     <w:rsid w:val="00D81CF4"/>
-    <w:rsid w:val="00D91539"/>
     <w:rsid w:val="00D91A67"/>
     <w:rsid w:val="00D94994"/>
     <w:rsid w:val="00DA05A6"/>
     <w:rsid w:val="00DB23C0"/>
     <w:rsid w:val="00DC6C3A"/>
     <w:rsid w:val="00DD52AD"/>
     <w:rsid w:val="00DE0737"/>
     <w:rsid w:val="00DE20E0"/>
-    <w:rsid w:val="00DE4452"/>
     <w:rsid w:val="00DE68D4"/>
     <w:rsid w:val="00DF67AC"/>
     <w:rsid w:val="00DF7064"/>
     <w:rsid w:val="00DF77F5"/>
     <w:rsid w:val="00DF7B03"/>
     <w:rsid w:val="00DF7E2F"/>
-    <w:rsid w:val="00E055DA"/>
     <w:rsid w:val="00E121D8"/>
     <w:rsid w:val="00E23921"/>
-    <w:rsid w:val="00E33235"/>
     <w:rsid w:val="00E40628"/>
     <w:rsid w:val="00E445CF"/>
     <w:rsid w:val="00E6242C"/>
     <w:rsid w:val="00E64B0D"/>
     <w:rsid w:val="00E761E5"/>
     <w:rsid w:val="00E90A41"/>
     <w:rsid w:val="00E95011"/>
     <w:rsid w:val="00E97811"/>
     <w:rsid w:val="00EA190A"/>
     <w:rsid w:val="00EA795D"/>
     <w:rsid w:val="00EB5F18"/>
     <w:rsid w:val="00EC793C"/>
     <w:rsid w:val="00ED0C73"/>
+    <w:rsid w:val="00EE077B"/>
     <w:rsid w:val="00EE4995"/>
     <w:rsid w:val="00EE6332"/>
-    <w:rsid w:val="00EE7E35"/>
     <w:rsid w:val="00EF5B14"/>
     <w:rsid w:val="00F01A48"/>
     <w:rsid w:val="00F0235C"/>
     <w:rsid w:val="00F04C62"/>
     <w:rsid w:val="00F15EF7"/>
     <w:rsid w:val="00F23672"/>
-    <w:rsid w:val="00F32876"/>
     <w:rsid w:val="00F516AD"/>
+    <w:rsid w:val="00F63994"/>
+    <w:rsid w:val="00F827FE"/>
     <w:rsid w:val="00F852B3"/>
     <w:rsid w:val="00F861E3"/>
     <w:rsid w:val="00F92B79"/>
     <w:rsid w:val="00F97C6E"/>
     <w:rsid w:val="00FD7E72"/>
+    <w:rsid w:val="00FE1181"/>
     <w:rsid w:val="00FF110D"/>
     <w:rsid w:val="00FF19BA"/>
+    <w:rsid w:val="00FF29DD"/>
     <w:rsid w:val="00FF364C"/>
     <w:rsid w:val="00FF3C72"/>
     <w:rsid w:val="4EC64092"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5431C751"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D566DFA8-5548-477A-A94E-3E17D603D808}"/>
+  <w15:docId w15:val="{ED4E4837-A398-4854-B31D-E11EBD0D9120}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6203,51 +6857,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00251C48"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ariel11">
     <w:name w:val="Ariel 11"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00FF364C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00445CEA"/>
+    <w:rsid w:val="00A437CB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="339739378">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -6258,51 +6912,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="418016137">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1825ADBF-5126-454D-A2B6-8BF32121D2BB}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -6325,522 +6979,583 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0D4DC6CB-9FC4-478D-AE44-E6C7BD859BCD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001049AC" w:rsidRDefault="002C4768" w:rsidP="002C4768">
           <w:pPr>
             <w:pStyle w:val="4B69112A554741EDACF1220735702B80"/>
           </w:pPr>
           <w:r w:rsidRPr="00A4155C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
+        <w:name w:val="AF6BF2371BD64A5C95A303D906097470"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7F34D22C-8E3F-4C30-83AF-10A4FBBF8B22}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="001C6493" w:rsidRDefault="000746BE" w:rsidP="000746BE">
+          <w:pPr>
+            <w:pStyle w:val="AF6BF2371BD64A5C95A303D9060974702"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00001F15">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
         <w:name w:val="3DF9305785AA4A64952C7C52389D8490"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{622A3064-90AC-4142-938B-373C2493CCBB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F12948" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00F12948" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="3DF9305785AA4A64952C7C52389D84902"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="45546ACE90C44C539C2410C48BF338ED"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C8D8D8D7-5215-4525-A745-0B4C41A7FBEB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B21A9A" w:rsidRDefault="000746BE" w:rsidP="000746BE">
+          <w:pPr>
+            <w:pStyle w:val="45546ACE90C44C539C2410C48BF338ED2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00001F15">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="694D029653914C67B0B67A0EA0FFA9AA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1B93E1DF-7D8F-4F26-90D6-99483A7B44EA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008B51D2" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="008B51D2" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="694D029653914C67B0B67A0EA0FFA9AA2"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E778FF0854D440A78BEC48972173031F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{388F2521-D0AB-406A-BB36-95C9A2CFEC2D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008B51D2" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="008B51D2" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="E778FF0854D440A78BEC48972173031F2"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C6AF4CC1B77445E6851CDACAE24BC6F8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A2CA57CB-1252-4B94-B904-9E7AD46D5EAD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008B51D2" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="008B51D2" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="C6AF4CC1B77445E6851CDACAE24BC6F82"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E7D682C28A4C467EACFBD1E06272091C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D840A760-2805-4673-874A-3A5453D0F798}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008B51D2" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="008B51D2" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="E7D682C28A4C467EACFBD1E06272091C2"/>
           </w:pPr>
           <w:r w:rsidRPr="007943C3">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click</w:t>
           </w:r>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve"> or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E81D3319C188477E8DA56F1AF843DA4C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{72669223-65F0-4EB4-9EE1-E69E1371F840}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008B51D2" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="008B51D2" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="E81D3319C188477E8DA56F1AF843DA4C2"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="74F58B26C4F047E2A86C0006834F7841"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DBF96E3B-133B-4E14-99B4-E465C1717975}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D91A67" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00D91A67" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="74F58B26C4F047E2A86C0006834F78412"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ADB51B1D12864B8591D15C37CCE3804F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{82F06B38-A4B3-4CCB-A7E9-78CEF3E50CD9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D91A67" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00D91A67" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="ADB51B1D12864B8591D15C37CCE3804F2"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6D9D6A6DC8394744B7879576F4DA045F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FEA480DA-FEE6-4162-959F-D27B8D4003C9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D91A67" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00D91A67" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="6D9D6A6DC8394744B7879576F4DA045F2"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4BCC8A4323E24B208A323C5139D275A7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{162F9123-7D6E-45FA-BF14-50C64ABE0BC7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D91A67" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00D91A67" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="4BCC8A4323E24B208A323C5139D275A72"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2599745E1DC74173B75F6F80A20756EE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4128DE30-B2A0-48CA-87FE-B21D3970FF10}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B81F4C" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00B81F4C" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="2599745E1DC74173B75F6F80A20756EE2"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="763CDEF6CB9440D0BAF18C73017AE351"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{46FBECA3-8259-4A45-AE9D-D2E37837CB7F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B81F4C" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00B81F4C" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="763CDEF6CB9440D0BAF18C73017AE3512"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ABC17CA6CD87451E97A0C37148078BBC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39F753FE-2393-4990-B546-3426B1CABF36}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B81F4C" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00B81F4C" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="ABC17CA6CD87451E97A0C37148078BBC2"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63FBC604E1574B7DAF08518A9B058175"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AAE7C789-9D00-4B5D-A517-99549D7CD52A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B81F4C" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00B81F4C" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="63FBC604E1574B7DAF08518A9B0581752"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C11A592192BC40A99F8838E6FDD24DD9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3709C4B0-4D6A-499A-B4EC-2119A71EA5DF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00B81F4C" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00B81F4C" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="C11A592192BC40A99F8838E6FDD24DD92"/>
           </w:pPr>
           <w:r w:rsidRPr="00001F15">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9E0165B9196C496AA6067C8D656E4BAF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
@@ -6886,271 +7601,331 @@
           <w:r w:rsidRPr="00667312">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A9D80F3E73994223A61B034AAB22C6D3"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{40A905F1-C30A-4EF0-8403-05B2BF75F171}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00110279" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00110279" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="A9D80F3E73994223A61B034AAB22C6D32"/>
           </w:pPr>
           <w:r w:rsidRPr="0017320C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AA0CDF446AD84A13B06949F935AA68D1"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CB90DFE3-1730-485C-9FC0-272D21066644}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00791EE6" w:rsidRDefault="000746BE" w:rsidP="000746BE">
+          <w:pPr>
+            <w:pStyle w:val="AA0CDF446AD84A13B06949F935AA68D12"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00001F15">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BDE75ECE6C1A4B6DB8E8C70DB1B9E1E4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C9772884-EE9D-4467-B682-1B90483794D6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD44CC" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00BD44CC" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
-            <w:pStyle w:val="BDE75ECE6C1A4B6DB8E8C70DB1B9E1E42"/>
+            <w:pStyle w:val="BDE75ECE6C1A4B6DB8E8C70DB1B9E1E43"/>
           </w:pPr>
           <w:r w:rsidRPr="000B4A49">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5AF8A1A8D95A4C6988F4B27B3EF63833"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B8E90481-01E5-41AF-B3BC-1DED7B0749AE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD44CC" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00BD44CC" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
-            <w:pStyle w:val="5AF8A1A8D95A4C6988F4B27B3EF638332"/>
+            <w:pStyle w:val="5AF8A1A8D95A4C6988F4B27B3EF638333"/>
           </w:pPr>
           <w:r w:rsidRPr="000B4A49">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5DC80ED8A4B343A89FAFDC6934F22946"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2202893-B29F-434E-B440-18368AE2A55A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BD44CC" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="00BD44CC" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
-            <w:pStyle w:val="5DC80ED8A4B343A89FAFDC6934F229462"/>
+            <w:pStyle w:val="5DC80ED8A4B343A89FAFDC6934F229463"/>
           </w:pPr>
           <w:r w:rsidRPr="000B4A49">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="342AA3C45D7F4720B6E508B7716766AA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E79CFCD0-8516-4D69-8D0E-79C4892AF2DC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000746BE" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="000746BE" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
-            <w:pStyle w:val="342AA3C45D7F4720B6E508B7716766AA2"/>
+            <w:pStyle w:val="342AA3C45D7F4720B6E508B7716766AA1"/>
           </w:pPr>
           <w:r w:rsidRPr="000B669D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6EE148408DBD4DA5B8CDB5546C0CA997"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2FF6229C-B18F-4D30-92D3-5E208972DD3A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000746BE" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="000746BE" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
-            <w:pStyle w:val="6EE148408DBD4DA5B8CDB5546C0CA9972"/>
+            <w:pStyle w:val="6EE148408DBD4DA5B8CDB5546C0CA9971"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E62C41">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="17CE1435EAF447C4A4F1EB598D8FAC93"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{298E92B3-476F-452C-B873-5333CDFB1803}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="000746BE" w:rsidRDefault="000746BE" w:rsidP="000746BE">
+          <w:pPr>
+            <w:pStyle w:val="17CE1435EAF447C4A4F1EB598D8FAC931"/>
           </w:pPr>
           <w:r w:rsidRPr="00E62C41">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7701C44E6B2D450188E69AE2ABC9436C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B72FCC5-7915-45AA-8EDF-D0D59120F80C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000746BE" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="000746BE" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
-            <w:pStyle w:val="7701C44E6B2D450188E69AE2ABC9436C2"/>
+            <w:pStyle w:val="7701C44E6B2D450188E69AE2ABC9436C1"/>
           </w:pPr>
           <w:r w:rsidRPr="00E62C41">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F04BF29151C24C56AFC9C98C2FFCF74B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{66057175-FDFE-414D-9113-69E982EF916B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="000746BE" w:rsidRDefault="002C6504" w:rsidP="002C6504">
+        <w:p w:rsidR="000746BE" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
-            <w:pStyle w:val="F04BF29151C24C56AFC9C98C2FFCF74B2"/>
+            <w:pStyle w:val="F04BF29151C24C56AFC9C98C2FFCF74B1"/>
           </w:pPr>
           <w:r w:rsidRPr="000B669D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -7200,117 +7975,118 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A90982"/>
     <w:rsid w:val="000378A9"/>
     <w:rsid w:val="00056FC9"/>
     <w:rsid w:val="00064BC1"/>
     <w:rsid w:val="000746BE"/>
     <w:rsid w:val="000A29BA"/>
     <w:rsid w:val="000D1677"/>
     <w:rsid w:val="001049AC"/>
     <w:rsid w:val="00110279"/>
     <w:rsid w:val="001C6493"/>
+    <w:rsid w:val="001E2E01"/>
     <w:rsid w:val="002375B3"/>
     <w:rsid w:val="002C4768"/>
-    <w:rsid w:val="002C6504"/>
     <w:rsid w:val="002D6E7A"/>
     <w:rsid w:val="00305EF3"/>
     <w:rsid w:val="003847B7"/>
-    <w:rsid w:val="0039681E"/>
+    <w:rsid w:val="003E523F"/>
+    <w:rsid w:val="004766BA"/>
     <w:rsid w:val="00485CF8"/>
     <w:rsid w:val="004D5BA3"/>
     <w:rsid w:val="005465BF"/>
     <w:rsid w:val="005748E5"/>
     <w:rsid w:val="0058688E"/>
     <w:rsid w:val="00603CA1"/>
     <w:rsid w:val="00672D7F"/>
     <w:rsid w:val="00716308"/>
     <w:rsid w:val="0074738F"/>
     <w:rsid w:val="00791EE6"/>
     <w:rsid w:val="0081117E"/>
     <w:rsid w:val="00887954"/>
     <w:rsid w:val="008B51D2"/>
-    <w:rsid w:val="009A15C0"/>
     <w:rsid w:val="009B3D80"/>
+    <w:rsid w:val="009F0E2F"/>
     <w:rsid w:val="009F4CAD"/>
-    <w:rsid w:val="00A21647"/>
     <w:rsid w:val="00A32958"/>
     <w:rsid w:val="00A63C46"/>
     <w:rsid w:val="00A6595E"/>
-    <w:rsid w:val="00A856F0"/>
     <w:rsid w:val="00A90982"/>
     <w:rsid w:val="00AD6812"/>
     <w:rsid w:val="00B21A9A"/>
     <w:rsid w:val="00B62198"/>
     <w:rsid w:val="00B81F4C"/>
     <w:rsid w:val="00BD44CC"/>
     <w:rsid w:val="00BE3F64"/>
     <w:rsid w:val="00C3752D"/>
     <w:rsid w:val="00C54FD4"/>
     <w:rsid w:val="00CD3D14"/>
     <w:rsid w:val="00CF3EE0"/>
+    <w:rsid w:val="00D8328C"/>
     <w:rsid w:val="00D91A67"/>
     <w:rsid w:val="00DC4045"/>
     <w:rsid w:val="00EE10D1"/>
     <w:rsid w:val="00F12948"/>
-    <w:rsid w:val="00F32876"/>
     <w:rsid w:val="00F516AD"/>
+    <w:rsid w:val="00F827FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -7720,453 +8496,513 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="00D8328C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B69112A554741EDACF1220735702B80">
     <w:name w:val="4B69112A554741EDACF1220735702B80"/>
     <w:rsid w:val="002C4768"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E0165B9196C496AA6067C8D656E4BAF">
     <w:name w:val="9E0165B9196C496AA6067C8D656E4BAF"/>
     <w:rsid w:val="000D1677"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BFD2691B58C46ADA4C8ECFF7B45A984">
     <w:name w:val="1BFD2691B58C46ADA4C8ECFF7B45A984"/>
     <w:rsid w:val="00CD3D14"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="694D029653914C67B0B67A0EA0FFA9AA2">
     <w:name w:val="694D029653914C67B0B67A0EA0FFA9AA2"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E778FF0854D440A78BEC48972173031F2">
     <w:name w:val="E778FF0854D440A78BEC48972173031F2"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6AF4CC1B77445E6851CDACAE24BC6F82">
     <w:name w:val="C6AF4CC1B77445E6851CDACAE24BC6F82"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7D682C28A4C467EACFBD1E06272091C2">
     <w:name w:val="E7D682C28A4C467EACFBD1E06272091C2"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="342AA3C45D7F4720B6E508B7716766AA2">
-[...1 lines deleted...]
-    <w:rsid w:val="002C6504"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="342AA3C45D7F4720B6E508B7716766AA1">
+    <w:name w:val="342AA3C45D7F4720B6E508B7716766AA1"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E81D3319C188477E8DA56F1AF843DA4C2">
     <w:name w:val="E81D3319C188477E8DA56F1AF843DA4C2"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D9D6A6DC8394744B7879576F4DA045F2">
     <w:name w:val="6D9D6A6DC8394744B7879576F4DA045F2"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BCC8A4323E24B208A323C5139D275A72">
     <w:name w:val="4BCC8A4323E24B208A323C5139D275A72"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74F58B26C4F047E2A86C0006834F78412">
     <w:name w:val="74F58B26C4F047E2A86C0006834F78412"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADB51B1D12864B8591D15C37CCE3804F2">
     <w:name w:val="ADB51B1D12864B8591D15C37CCE3804F2"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6EE148408DBD4DA5B8CDB5546C0CA9972">
-[...1 lines deleted...]
-    <w:rsid w:val="002C6504"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6EE148408DBD4DA5B8CDB5546C0CA9971">
+    <w:name w:val="6EE148408DBD4DA5B8CDB5546C0CA9971"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2599745E1DC74173B75F6F80A20756EE2">
     <w:name w:val="2599745E1DC74173B75F6F80A20756EE2"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="763CDEF6CB9440D0BAF18C73017AE3512">
     <w:name w:val="763CDEF6CB9440D0BAF18C73017AE3512"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ABC17CA6CD87451E97A0C37148078BBC2">
     <w:name w:val="ABC17CA6CD87451E97A0C37148078BBC2"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63FBC604E1574B7DAF08518A9B0581752">
     <w:name w:val="63FBC604E1574B7DAF08518A9B0581752"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F04BF29151C24C56AFC9C98C2FFCF74B2">
-[...1 lines deleted...]
-    <w:rsid w:val="002C6504"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F04BF29151C24C56AFC9C98C2FFCF74B1">
+    <w:name w:val="F04BF29151C24C56AFC9C98C2FFCF74B1"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C11A592192BC40A99F8838E6FDD24DD92">
     <w:name w:val="C11A592192BC40A99F8838E6FDD24DD92"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDE75ECE6C1A4B6DB8E8C70DB1B9E1E42">
-[...1 lines deleted...]
-    <w:rsid w:val="002C6504"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BDE75ECE6C1A4B6DB8E8C70DB1B9E1E43">
+    <w:name w:val="BDE75ECE6C1A4B6DB8E8C70DB1B9E1E43"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AF8A1A8D95A4C6988F4B27B3EF638332">
-[...1 lines deleted...]
-    <w:rsid w:val="002C6504"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AF8A1A8D95A4C6988F4B27B3EF638333">
+    <w:name w:val="5AF8A1A8D95A4C6988F4B27B3EF638333"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DC80ED8A4B343A89FAFDC6934F229462">
-[...1 lines deleted...]
-    <w:rsid w:val="002C6504"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DC80ED8A4B343A89FAFDC6934F229463">
+    <w:name w:val="5DC80ED8A4B343A89FAFDC6934F229463"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3DF9305785AA4A64952C7C52389D84902">
     <w:name w:val="3DF9305785AA4A64952C7C52389D84902"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7701C44E6B2D450188E69AE2ABC9436C2">
-[...1 lines deleted...]
-    <w:rsid w:val="002C6504"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7701C44E6B2D450188E69AE2ABC9436C1">
+    <w:name w:val="7701C44E6B2D450188E69AE2ABC9436C1"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9D80F3E73994223A61B034AAB22C6D32">
     <w:name w:val="A9D80F3E73994223A61B034AAB22C6D32"/>
-    <w:rsid w:val="002C6504"/>
+    <w:rsid w:val="000746BE"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45546ACE90C44C539C2410C48BF338ED2">
+    <w:name w:val="45546ACE90C44C539C2410C48BF338ED2"/>
+    <w:rsid w:val="000746BE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF6BF2371BD64A5C95A303D9060974702">
+    <w:name w:val="AF6BF2371BD64A5C95A303D9060974702"/>
+    <w:rsid w:val="000746BE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA0CDF446AD84A13B06949F935AA68D12">
+    <w:name w:val="AA0CDF446AD84A13B06949F935AA68D12"/>
+    <w:rsid w:val="000746BE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17CE1435EAF447C4A4F1EB598D8FAC931">
+    <w:name w:val="17CE1435EAF447C4A4F1EB598D8FAC931"/>
+    <w:rsid w:val="000746BE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -8405,232 +9241,369 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps10.xml"/></Relationships>
+</file>
+
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps9.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...57 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xmlns:ns3="f23592c7-4d44-4bd8-b0b1-03fd0b143589" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba2e875533e7e8a764cd2b2cc971e88e" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005644BF15106B6B4A91ACD747376409BC" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ea684c462f52a61db2c03f19f1c62728">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xmlns:ns3="f23592c7-4d44-4bd8-b0b1-03fd0b143589" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="58d4174eabb27b49686d83b5ba15537e" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <xsd:import namespace="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Reviewdate" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Keepofdelete" minOccurs="0"/>
                 <xsd:element ref="ns2:Auditduedate" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:Singleormulitipleapprovers" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:Capability" minOccurs="0"/>
+                <xsd:element ref="ns2:Completed" minOccurs="0"/>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes_x002f_Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="29" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="30" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="965d26a1-aba2-4a03-8d96-e64b4dc5417b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Reviewdate" ma:index="1" nillable="true" ma:displayName="Review date" ma:format="DateOnly" ma:internalName="Reviewdate" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:hidden="true" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Keepofdelete" ma:index="14" nillable="true" ma:displayName="Keep of delete" ma:format="Dropdown" ma:hidden="true" ma:internalName="Keepofdelete" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Auditduedate" ma:index="16" nillable="true" ma:displayName="Audit due date" ma:description="Date by which the internal Audit of the document must take place" ma:format="DateOnly" ma:internalName="Auditduedate">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Singleormulitipleapprovers" ma:index="18" nillable="true" ma:displayName="Single or mulitiple approvers" ma:description="Does the document require a single approval or multiple approvers" ma:format="Dropdown" ma:internalName="Singleormulitipleapprovers">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="1 approver"/>
+              <xsd:enumeration value="2 approvers"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="19" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="e1e179ce-f3ea-469e-b2c3-26dfb1aead89" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="23" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="24" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="25" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="26" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="27" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="31" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Capability" ma:index="35" nillable="true" ma:displayName="Capability" ma:format="Dropdown" ma:internalName="Capability">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Digital"/>
+          <xsd:enumeration value="Marketplace"/>
+          <xsd:enumeration value="Quality"/>
+          <xsd:enumeration value="Science"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Completed" ma:index="36" nillable="true" ma:displayName="Completed Timeframe " ma:format="Dropdown" ma:internalName="Completed">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="24-25"/>
+          <xsd:enumeration value="25-26"/>
+          <xsd:enumeration value="26-27"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Owner" ma:index="37" nillable="true" ma:displayName="Owner" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Owner">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="DocumentStatus" ma:index="38" nillable="true" ma:displayName="Document Status" ma:format="Dropdown" ma:internalName="DocumentStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Archived"/>
+          <xsd:enumeration value="Active"/>
+          <xsd:enumeration value="Draft"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes_x002f_Comments" ma:index="39" nillable="true" ma:displayName="Notes/Comments" ma:format="Dropdown" ma:internalName="Notes_x002f_Comments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f23592c7-4d44-4bd8-b0b1-03fd0b143589" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{dd341852-a4de-4032-8014-4d00bd978db1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f23592c7-4d44-4bd8-b0b1-03fd0b143589">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="32" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="33" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="34" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -8689,215 +9662,355 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item10.xml><?xml version="1.0" encoding="utf-8"?>
+<TestXMLNode xmlns="SFRSettings">
+  <Relatesto/>
+  <Location/>
+  <DOO/>
+  <SeizingOfficer/>
+  <Crimeno/>
+  <Caseref/>
+  <Labref/>
+  <Otherref/>
+  <Otherref2/>
+  <Name/>
+  <Organisation/>
+  <Date/>
+  <Evidencetype/>
+  <Dateofexamination/>
+  <Relatesto/>
+  <CrimeOccno/>
+</TestXMLNode>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <TestXMLNode xmlns="SFRSettings">
   <Relatesto/>
   <Location/>
   <DOO/>
   <SeizingOfficer/>
   <Crimeno/>
   <Caseref/>
   <Labref/>
   <Otherref/>
   <Name/>
   <Organisation/>
   <Date> </Date>
   <Evidencetype>[INSERT DISCIPLINE]</Evidencetype>
 </TestXMLNode>
 </file>
 
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="a90c3e6f-f7e7-49c1-8887-e31b270a2382" origin="userSelected">
+  <element uid="0ddb7910-78c9-4242-920f-110722e7a209" value=""/>
+</sisl>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<TestXMLNode xmlns="SFRSettings">
+  <Relatesto/>
+  <Location/>
+  <DOO/>
+  <SeizingOfficer/>
+  <Crimeno/>
+  <Caseref/>
+  <Labref> EFS Ref Number</Labref>
+  <Otherref>       </Otherref>
+  <Name/>
+  <Organisation>Eurofins Forensic Services</Organisation>
+  <Date/>
+</TestXMLNode>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
 <TestXMLNode xmlns="SFRSettings">
   <Relatesto/>
   <Location/>
   <DOO/>
   <SeizingOfficer/>
   <Crimeno/>
   <Caseref/>
   <Labref/>
   <Otherref/>
   <Name/>
   <Organisation/>
   <Date/>
 </TestXMLNode>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Keepofdelete xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Reviewdate xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Auditduedate xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Capability xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <DocumentStatus xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Singleormulitipleapprovers xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="f23592c7-4d44-4bd8-b0b1-03fd0b143589" xsi:nil="true"/>
+    <Notes_x002f_Comments xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Completed xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Owner xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <_dlc_DocId xmlns="f23592c7-4d44-4bd8-b0b1-03fd0b143589">AZQ6NXUM67FP-17784429-38603</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="f23592c7-4d44-4bd8-b0b1-03fd0b143589">
+      <Url>https://swishpnn.sharepoint.com/sites/FCNHost/_layouts/15/DocIdRedir.aspx?ID=AZQ6NXUM67FP-17784429-38603</Url>
+      <Description>AZQ6NXUM67FP-17784429-38603</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88004C09-FD19-4DD9-B5A4-9DDCB395A31A}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBD1AF84-7E4C-4905-94BF-9ED4371DA4B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <ds:schemaRef ds:uri="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0556D081-A513-461D-8D27-A41D49999828}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="SFRSettings"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="SFRSettings"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19CA22E8-4B4D-4521-8B48-D73880441599}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7905546C-6A16-4E6F-BA4E-BC98EAD0CF6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF4BB1E-38DD-4CCB-9539-034AD83BB047}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFF03F79-FD0A-4BA4-A01E-05D8C1143811}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="SFRSettings"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD815E93-20B5-4358-B9D9-E13DFF0A8C06}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E61D1CF9-CFAC-4389-B258-CFAE6CC4D1B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="SFRSettings"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CBB1A05-7B49-4419-8963-48399A23DE23}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>734</Words>
-  <Characters>4186</Characters>
+  <Words>793</Words>
+  <Characters>4129</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>172</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SFR MG22B</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>West Yorkshire Police</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4911</CharactersWithSpaces>
+  <CharactersWithSpaces>4888</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SFR MG22B</dc:title>
   <dc:subject/>
   <dc:creator>Beattie, Michelle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005644BF15106B6B4A91ACD747376409BC</vt:lpwstr>
   </property>
@@ -8933,27 +10046,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="bjFooterEvenPageDocProperty">
     <vt:lpwstr> -</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_ccbfa385-8296-4297-a9ac-837a1833737a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_ccbfa385-8296-4297-a9ac-837a1833737a_SetDate">
     <vt:lpwstr>2022-08-08T13:41:15Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_ccbfa385-8296-4297-a9ac-837a1833737a_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_ccbfa385-8296-4297-a9ac-837a1833737a_Name">
     <vt:lpwstr>ccbfa385-8296-4297-a9ac-837a1833737a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_ccbfa385-8296-4297-a9ac-837a1833737a_SiteId">
     <vt:lpwstr>4515d0c5-b418-4cfa-9741-222da68a18d7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_ccbfa385-8296-4297-a9ac-837a1833737a_ActionId">
     <vt:lpwstr>93f1f069-a809-4ac6-b90c-5e51bc2ce5fb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_ccbfa385-8296-4297-a9ac-837a1833737a_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>3f95526b-505c-4be1-80ab-b0aab21eaff7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>