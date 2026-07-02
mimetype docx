--- v0 (2026-05-23)
+++ v1 (2026-07-02)
@@ -742,50 +742,51 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-938208303"/>
             <w:placeholder>
               <w:docPart w:val="342AA3C45D7F4720B6E508B7716766AA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2026-05-21T00:00:00Z">
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="25DE6FB5" w14:textId="25DE951E" w:rsidR="00D66D9D" w:rsidRPr="0059267A" w:rsidRDefault="000B669D" w:rsidP="0065658D">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000B669D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
@@ -1340,50 +1341,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:id w:val="-1265754381"/>
             <w:placeholder>
               <w:docPart w:val="6EE148408DBD4DA5B8CDB5546C0CA997"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2026-05-16T00:00:00Z">
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3402" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="142C4C2B" w14:textId="0AE3537E" w:rsidR="00383AAA" w:rsidRPr="00190D24" w:rsidRDefault="000B669D" w:rsidP="00F01A48">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:noProof/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US" w:eastAsia="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62C41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
@@ -2035,51 +2037,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF474B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SFRs assist courts to fulfil their duty to actively manage the case (Crim.PR 3.1) by ensuring that evidence is presented in the shortest and clearest way and by facilitating the early identification of the real issues. (Crim.PR 3.2). Each party must actively assist the court in fulfilling its duty (Crim.PR 3.3).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F2F1850" w14:textId="77777777" w:rsidR="00F01A48" w:rsidRPr="00886E56" w:rsidRDefault="00F01A48" w:rsidP="00F01A48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77F92600" w14:textId="6B6D3D6B" w:rsidR="00CE732D" w:rsidRDefault="00CE732D" w:rsidP="00CE732D">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="57735F4C" w14:textId="77777777" w:rsidR="007943C3" w:rsidRDefault="007943C3" w:rsidP="00CE732D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5143"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="468FCC79" w14:textId="77777777" w:rsidR="007943C3" w:rsidRDefault="007943C3" w:rsidP="00CE732D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5143"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EEE9CDB" w14:textId="001BD38F" w:rsidR="00886E56" w:rsidRPr="00CE732D" w:rsidRDefault="00CE732D" w:rsidP="00CE732D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5143"/>
         </w:tabs>
         <w:sectPr w:rsidR="00886E56" w:rsidRPr="00CE732D" w:rsidSect="00E95011">
           <w:headerReference w:type="even" r:id="rId16"/>
           <w:headerReference w:type="default" r:id="rId17"/>
@@ -2651,51 +2652,51 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Force </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB0358">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Forensic Ref:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2710" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73565F1D" w14:textId="06FA763B" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="00763FFB" w:rsidP="009448FA">
+          <w:p w14:paraId="73565F1D" w14:textId="06FA763B" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="00F63994" w:rsidP="009448FA">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   <w:b/>
                   <w:noProof w:val="0"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-2096469700"/>
                 <w:placeholder>
                   <w:docPart w:val="63FBC604E1574B7DAF08518A9B058175"/>
                 </w:placeholder>
@@ -2758,50 +2759,51 @@
               </w:rPr>
               <w:t>/Incident:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1178768534"/>
             <w:placeholder>
               <w:docPart w:val="F04BF29151C24C56AFC9C98C2FFCF74B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2026-05-21T00:00:00Z">
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5DDD334E" w14:textId="467C3EFC" w:rsidR="009448FA" w:rsidRPr="0059267A" w:rsidRDefault="000B669D" w:rsidP="009448FA">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000B669D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
@@ -3359,50 +3361,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:id w:val="1537550844"/>
             <w:placeholder>
               <w:docPart w:val="7701C44E6B2D450188E69AE2ABC9436C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2026-05-16T00:00:00Z">
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3394" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="28D2260D" w14:textId="033548FB" w:rsidR="00BF534D" w:rsidRPr="00134424" w:rsidRDefault="000B669D" w:rsidP="00BF534D">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:noProof/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US" w:eastAsia="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E62C41">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
@@ -4065,99 +4068,88 @@
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="232F7D2A" w14:textId="77777777" w:rsidR="00BF534D" w:rsidRPr="0069660D" w:rsidRDefault="00BF534D" w:rsidP="00BF534D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069660D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Where real issue(s) are identified and if additional forensic work is necessary, please notify the agreed Force contact in writing, </w:t>
-[...9 lines deleted...]
-              <w:t>listing the issue(s) to be further addressed. Delivery dates for additional forensic work to be agreed on a case by case basis.</w:t>
+              <w:t>Where real issue(s) are identified and if additional forensic work is necessary, please notify the agreed Force contact in writing, listing the issue(s) to be further addressed. Delivery dates for additional forensic work to be agreed on a case by case basis.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FE1749E" w14:textId="77777777" w:rsidR="00BF534D" w:rsidRPr="00134424" w:rsidRDefault="00BF534D" w:rsidP="00BF534D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FF7F0D4" w14:textId="77777777" w:rsidR="00BF534D" w:rsidRPr="00DF77F5" w:rsidRDefault="00BF534D" w:rsidP="00BF534D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF77F5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Forensic Contact Details:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2418" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25DEC4E4" w14:textId="77777777" w:rsidR="00BF534D" w:rsidRPr="00134424" w:rsidRDefault="00BF534D" w:rsidP="00BF534D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -4238,51 +4230,58 @@
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C26EE4" w14:textId="77777777" w:rsidR="00887823" w:rsidRDefault="00887823" w:rsidP="00B734AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EFE668B" w14:textId="77777777" w:rsidR="00C60E4F" w:rsidRDefault="00C60E4F" w:rsidP="00B734AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C60E4F" w:rsidSect="000B669D">
+    <w:p w14:paraId="6ED40486" w14:textId="77777777" w:rsidR="00C80293" w:rsidRDefault="00C80293" w:rsidP="00B734AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C80293" w:rsidSect="000B669D">
       <w:headerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="16839" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1135" w:bottom="1440" w:left="1276" w:header="426" w:footer="417" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4B850346" w14:textId="77777777" w:rsidR="009007D5" w:rsidRDefault="009007D5" w:rsidP="009646BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="285DF97F" w14:textId="77777777" w:rsidR="009007D5" w:rsidRDefault="009007D5" w:rsidP="009646BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -4430,84 +4429,98 @@
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:id w:val="-79992329"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="06AFCA7E" w14:textId="77777777" w:rsidR="008253D3" w:rsidRPr="00894F80" w:rsidRDefault="008253D3" w:rsidP="008253D3">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4338C745" w14:textId="4DD45230" w:rsidR="009646BD" w:rsidRPr="005340A3" w:rsidRDefault="005340A3" w:rsidP="005340A3">
+          <w:p w14:paraId="4338C745" w14:textId="5C110996" w:rsidR="009646BD" w:rsidRPr="005340A3" w:rsidRDefault="005340A3" w:rsidP="005340A3">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MG 22 B</w:t>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF7B03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00511884">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Version 1</w:t>
             </w:r>
             <w:r w:rsidR="00887823">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.2)</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C80293">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00887823">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF7B03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF7B03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> Page </w:t>
             </w:r>
             <w:r w:rsidR="009646BD" w:rsidRPr="00DF7B03">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
@@ -5488,50 +5501,51 @@
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:id w:val="-1566559649"/>
         <w:placeholder>
           <w:docPart w:val="17CE1435EAF447C4A4F1EB598D8FAC93"/>
         </w:placeholder>
         <w:showingPlcHdr/>
         <w:date>
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-GB"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="000B669D" w:rsidRPr="00E62C41">
           <w:rPr>
             <w:rStyle w:val="PlaceholderText"/>
             <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           </w:rPr>
           <w:t>Click or tap to enter a date.</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="6AF5D39D" w14:textId="7D702922" w:rsidR="002F3AC1" w:rsidRDefault="00F852B3" w:rsidP="00F852B3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1354"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -5644,318 +5658,566 @@
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FF0000"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>This is not a witness statement</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43F70BBA" w14:textId="4C4DE856" w:rsidR="000B669D" w:rsidRPr="000B669D" w:rsidRDefault="000B669D" w:rsidP="000B669D">
-[...63 lines deleted...]
-  <w:p w14:paraId="7789C764" w14:textId="77777777" w:rsidR="000B669D" w:rsidRPr="000B669D" w:rsidRDefault="000B669D" w:rsidP="000B669D">
+  <w:p w14:paraId="4D73664B" w14:textId="0F9A467C" w:rsidR="00A437CB" w:rsidRPr="000B669D" w:rsidRDefault="00A437CB" w:rsidP="000B669D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1560"/>
       </w:tabs>
       <w:ind w:left="-709"/>
-      <w:jc w:val="both"/>
-[...6 lines deleted...]
-    <w:r w:rsidRPr="000B669D">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         <w:b/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
-      <w:t>Force Forensic Ref:</w:t>
-[...55 lines deleted...]
-    </w:sdt>
+    </w:pPr>
   </w:p>
-  <w:p w14:paraId="6EAC41C8" w14:textId="77777777" w:rsidR="000B669D" w:rsidRDefault="000B669D" w:rsidP="000B669D">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="12449" w:type="dxa"/>
+      <w:tblInd w:w="-709" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2690"/>
+      <w:gridCol w:w="3275"/>
+      <w:gridCol w:w="6484"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00456713" w14:paraId="4A6C235F" w14:textId="07FF3384" w:rsidTr="00FF29DD">
+      <w:trPr>
+        <w:trHeight w:val="278"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2690" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="03C81D75" w14:textId="2C0B936F" w:rsidR="00456713" w:rsidRDefault="00456713" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000B669D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Relates to: (person)</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000B669D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:tab/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3275" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2F1EC4AE" w14:textId="1D0163E7" w:rsidR="00456713" w:rsidRDefault="00F63994" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:id w:val="-321278701"/>
+              <w:placeholder>
+                <w:docPart w:val="F10DF1E2BF6E433AA9205E9A4DD2F02F"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Relatesto[1]" w:storeItemID="{E61D1CF9-CFAC-4389-B258-CFAE6CC4D1B6}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00456713" w:rsidRPr="000B669D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6484" w:type="dxa"/>
+          <w:vMerge w:val="restart"/>
+        </w:tcPr>
+        <w:p w14:paraId="70456005" w14:textId="77777777" w:rsidR="00456713" w:rsidRPr="00C375A4" w:rsidRDefault="00456713" w:rsidP="00456713">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00C375A4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>OFFICIAL (SENSITIVE</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> WHEN COMPLETE</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C375A4">
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+            </w:rPr>
+            <w:t>)</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="308193CF" w14:textId="77777777" w:rsidR="00456713" w:rsidRDefault="00456713" w:rsidP="00456713">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="7710"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FF0000"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="FF0000"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>This is not a witness statement</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="6468050D" w14:textId="77777777" w:rsidR="00456713" w:rsidRDefault="00456713" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00456713" w14:paraId="0410BF25" w14:textId="0596A31C" w:rsidTr="00FF29DD">
+      <w:trPr>
+        <w:trHeight w:val="278"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2690" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3195DD63" w14:textId="7C05BB2C" w:rsidR="00456713" w:rsidRDefault="00456713" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000B669D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Force Forensic Ref:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3275" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="5D5AEBB1" w14:textId="7683F564" w:rsidR="00456713" w:rsidRDefault="00F63994" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:id w:val="-978993403"/>
+              <w:placeholder>
+                <w:docPart w:val="70B6328D95F843409DB7955170F7E557"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Caseref[1]" w:storeItemID="{E61D1CF9-CFAC-4389-B258-CFAE6CC4D1B6}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00456713" w:rsidRPr="000B669D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text</w:t>
+              </w:r>
+              <w:r w:rsidR="00456713" w:rsidRPr="000B669D">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6484" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="7EFC2569" w14:textId="77777777" w:rsidR="00456713" w:rsidRDefault="00456713" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00456713" w14:paraId="3A81174E" w14:textId="2A342ED9" w:rsidTr="00FF29DD">
+      <w:trPr>
+        <w:trHeight w:val="278"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2690" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="118199C1" w14:textId="34A2BE05" w:rsidR="00456713" w:rsidRDefault="00456713" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000B669D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Forensic Provider Ref:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3275" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="33F43424" w14:textId="2911C6D5" w:rsidR="00456713" w:rsidRDefault="00F63994" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:id w:val="1575926119"/>
+              <w:placeholder>
+                <w:docPart w:val="9C3916F3F3984F348556F658CAB06E17"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Labref[1]" w:storeItemID="{E61D1CF9-CFAC-4389-B258-CFAE6CC4D1B6}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00456713" w:rsidRPr="000B669D">
+                <w:rPr>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6484" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="2EF5FE7E" w14:textId="77777777" w:rsidR="00456713" w:rsidRDefault="00456713" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00456713" w14:paraId="2A76F2C3" w14:textId="2E310270" w:rsidTr="00FF29DD">
+      <w:trPr>
+        <w:trHeight w:val="278"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2690" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="0567D718" w14:textId="07BBBF98" w:rsidR="00456713" w:rsidRDefault="00456713" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000B669D">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">Date of </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Report</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000B669D">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3275" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="7BB35954" w14:textId="3DF89461" w:rsidR="00456713" w:rsidRDefault="00F63994" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:b/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:id w:val="1225723106"/>
+              <w:placeholder>
+                <w:docPart w:val="F00506FD9C8B408B8CFE1B67FCF0A439"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:date>
+                <w:dateFormat w:val="dd/MM/yyyy"/>
+                <w:lid w:val="en-GB"/>
+                <w:storeMappedDataAs w:val="dateTime"/>
+                <w:calendar w:val="gregorian"/>
+              </w:date>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00456713" w:rsidRPr="00E62C41">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>Click or tap to enter a date.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6484" w:type="dxa"/>
+          <w:vMerge/>
+        </w:tcPr>
+        <w:p w14:paraId="29375449" w14:textId="77777777" w:rsidR="00456713" w:rsidRDefault="00456713" w:rsidP="00456713">
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="1560"/>
+            </w:tabs>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3210DF15" w14:textId="11B45025" w:rsidR="000B669D" w:rsidRPr="000B669D" w:rsidRDefault="000B669D" w:rsidP="000B669D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1560"/>
       </w:tabs>
       <w:ind w:left="-709"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
         <w:b/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000B669D">
-[...111 lines deleted...]
-    </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A2F6687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D2626B6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -6039,51 +6301,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="418605832">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6162,206 +6424,214 @@
     <w:rsid w:val="002F43B9"/>
     <w:rsid w:val="00305EF3"/>
     <w:rsid w:val="00307F6A"/>
     <w:rsid w:val="0031104B"/>
     <w:rsid w:val="00314AC3"/>
     <w:rsid w:val="00323001"/>
     <w:rsid w:val="00324575"/>
     <w:rsid w:val="00332B53"/>
     <w:rsid w:val="0034019E"/>
     <w:rsid w:val="003421A8"/>
     <w:rsid w:val="0035102D"/>
     <w:rsid w:val="0035380D"/>
     <w:rsid w:val="00354A6E"/>
     <w:rsid w:val="00360E66"/>
     <w:rsid w:val="00366427"/>
     <w:rsid w:val="003771F0"/>
     <w:rsid w:val="003800A2"/>
     <w:rsid w:val="003804EC"/>
     <w:rsid w:val="0038084D"/>
     <w:rsid w:val="00383AAA"/>
     <w:rsid w:val="003861B6"/>
     <w:rsid w:val="00386B1B"/>
     <w:rsid w:val="00391FA1"/>
     <w:rsid w:val="00391FDD"/>
     <w:rsid w:val="003A4B0A"/>
+    <w:rsid w:val="003D111F"/>
     <w:rsid w:val="00403D85"/>
     <w:rsid w:val="00406932"/>
     <w:rsid w:val="00415395"/>
     <w:rsid w:val="00424C55"/>
     <w:rsid w:val="00440BE1"/>
     <w:rsid w:val="0045265E"/>
+    <w:rsid w:val="00456713"/>
     <w:rsid w:val="004633B4"/>
     <w:rsid w:val="00471EA4"/>
+    <w:rsid w:val="004766BA"/>
     <w:rsid w:val="00477F7F"/>
     <w:rsid w:val="004B49D2"/>
     <w:rsid w:val="004C0E23"/>
     <w:rsid w:val="004C1B66"/>
     <w:rsid w:val="004D5BA3"/>
     <w:rsid w:val="004D6181"/>
     <w:rsid w:val="00510A02"/>
     <w:rsid w:val="00511884"/>
     <w:rsid w:val="00521188"/>
     <w:rsid w:val="005239B1"/>
     <w:rsid w:val="0053153D"/>
     <w:rsid w:val="005340A3"/>
     <w:rsid w:val="00554387"/>
     <w:rsid w:val="00554E28"/>
     <w:rsid w:val="005811E6"/>
     <w:rsid w:val="005901AA"/>
     <w:rsid w:val="0059267A"/>
     <w:rsid w:val="005C3A74"/>
     <w:rsid w:val="005D6C8F"/>
     <w:rsid w:val="005E0222"/>
     <w:rsid w:val="005E0F53"/>
     <w:rsid w:val="005F6D5C"/>
     <w:rsid w:val="0060538F"/>
     <w:rsid w:val="0060611E"/>
     <w:rsid w:val="0061320A"/>
     <w:rsid w:val="0065098E"/>
     <w:rsid w:val="00652186"/>
     <w:rsid w:val="0065658D"/>
     <w:rsid w:val="0065715D"/>
     <w:rsid w:val="00694266"/>
     <w:rsid w:val="0069660D"/>
     <w:rsid w:val="006A0BA4"/>
     <w:rsid w:val="006B1850"/>
     <w:rsid w:val="006D7D1B"/>
     <w:rsid w:val="006F38CC"/>
+    <w:rsid w:val="00700BB7"/>
     <w:rsid w:val="00705AA2"/>
     <w:rsid w:val="00710196"/>
     <w:rsid w:val="00711495"/>
     <w:rsid w:val="00712CF3"/>
     <w:rsid w:val="0071727C"/>
     <w:rsid w:val="00744B9D"/>
     <w:rsid w:val="00747906"/>
     <w:rsid w:val="007566A7"/>
     <w:rsid w:val="00761198"/>
     <w:rsid w:val="00763798"/>
     <w:rsid w:val="00763FFB"/>
     <w:rsid w:val="007723F0"/>
     <w:rsid w:val="00772560"/>
     <w:rsid w:val="00782FF4"/>
     <w:rsid w:val="00783F1C"/>
     <w:rsid w:val="007943C3"/>
     <w:rsid w:val="00795247"/>
     <w:rsid w:val="007A580A"/>
     <w:rsid w:val="007B1CC1"/>
     <w:rsid w:val="008172C4"/>
     <w:rsid w:val="00820434"/>
     <w:rsid w:val="008253D3"/>
     <w:rsid w:val="00825663"/>
     <w:rsid w:val="008274BA"/>
     <w:rsid w:val="0084143F"/>
     <w:rsid w:val="00847613"/>
     <w:rsid w:val="00850AC3"/>
     <w:rsid w:val="0085306E"/>
     <w:rsid w:val="00864B2A"/>
     <w:rsid w:val="00866CD2"/>
     <w:rsid w:val="00886E56"/>
     <w:rsid w:val="008877B7"/>
     <w:rsid w:val="00887823"/>
     <w:rsid w:val="00890BC9"/>
     <w:rsid w:val="00894F80"/>
     <w:rsid w:val="008B5949"/>
     <w:rsid w:val="008C01C2"/>
     <w:rsid w:val="008C2522"/>
+    <w:rsid w:val="008C2741"/>
     <w:rsid w:val="008D3263"/>
     <w:rsid w:val="008D5785"/>
     <w:rsid w:val="008E6986"/>
+    <w:rsid w:val="008E7564"/>
     <w:rsid w:val="008F4239"/>
     <w:rsid w:val="009007D5"/>
     <w:rsid w:val="00942B06"/>
     <w:rsid w:val="00943049"/>
     <w:rsid w:val="009448FA"/>
     <w:rsid w:val="0096241F"/>
     <w:rsid w:val="009646BD"/>
     <w:rsid w:val="0098096D"/>
     <w:rsid w:val="009845A1"/>
     <w:rsid w:val="0099162B"/>
     <w:rsid w:val="00992DE0"/>
     <w:rsid w:val="00994198"/>
     <w:rsid w:val="009A2B0E"/>
     <w:rsid w:val="009B76DE"/>
     <w:rsid w:val="009C0276"/>
     <w:rsid w:val="009C18AE"/>
     <w:rsid w:val="009E6196"/>
     <w:rsid w:val="009E6C34"/>
     <w:rsid w:val="00A00255"/>
     <w:rsid w:val="00A14FE2"/>
     <w:rsid w:val="00A173CB"/>
     <w:rsid w:val="00A264A6"/>
     <w:rsid w:val="00A3013E"/>
     <w:rsid w:val="00A32444"/>
     <w:rsid w:val="00A35E4A"/>
+    <w:rsid w:val="00A437CB"/>
     <w:rsid w:val="00A45309"/>
     <w:rsid w:val="00A6463D"/>
     <w:rsid w:val="00A677D9"/>
     <w:rsid w:val="00A7686E"/>
     <w:rsid w:val="00A76C42"/>
     <w:rsid w:val="00A90982"/>
     <w:rsid w:val="00AA223D"/>
     <w:rsid w:val="00AA53DA"/>
     <w:rsid w:val="00AB352B"/>
     <w:rsid w:val="00AB4202"/>
     <w:rsid w:val="00AB5507"/>
     <w:rsid w:val="00AC0159"/>
     <w:rsid w:val="00AC0B0E"/>
     <w:rsid w:val="00AD6769"/>
     <w:rsid w:val="00AE030E"/>
     <w:rsid w:val="00AF5E47"/>
     <w:rsid w:val="00B00F56"/>
     <w:rsid w:val="00B02DF4"/>
     <w:rsid w:val="00B1215B"/>
     <w:rsid w:val="00B56161"/>
     <w:rsid w:val="00B63330"/>
     <w:rsid w:val="00B734AB"/>
     <w:rsid w:val="00B81F4C"/>
     <w:rsid w:val="00BA2C01"/>
     <w:rsid w:val="00BA734A"/>
     <w:rsid w:val="00BB0358"/>
     <w:rsid w:val="00BB0E09"/>
     <w:rsid w:val="00BB4345"/>
     <w:rsid w:val="00BC1EAD"/>
     <w:rsid w:val="00BC5F2C"/>
     <w:rsid w:val="00BD4152"/>
     <w:rsid w:val="00BD5FF0"/>
     <w:rsid w:val="00BF3554"/>
     <w:rsid w:val="00BF38BE"/>
     <w:rsid w:val="00BF4138"/>
     <w:rsid w:val="00BF534D"/>
     <w:rsid w:val="00C02B00"/>
     <w:rsid w:val="00C04A83"/>
     <w:rsid w:val="00C2038B"/>
     <w:rsid w:val="00C22D07"/>
     <w:rsid w:val="00C375A4"/>
     <w:rsid w:val="00C42669"/>
     <w:rsid w:val="00C5687C"/>
     <w:rsid w:val="00C5782C"/>
     <w:rsid w:val="00C60825"/>
     <w:rsid w:val="00C60E4F"/>
     <w:rsid w:val="00C7346D"/>
+    <w:rsid w:val="00C80293"/>
     <w:rsid w:val="00CC0F75"/>
     <w:rsid w:val="00CC26B6"/>
     <w:rsid w:val="00CD3D14"/>
     <w:rsid w:val="00CE732D"/>
     <w:rsid w:val="00CF474B"/>
     <w:rsid w:val="00D06FB6"/>
     <w:rsid w:val="00D07EA8"/>
     <w:rsid w:val="00D3150C"/>
     <w:rsid w:val="00D548E8"/>
     <w:rsid w:val="00D57AE8"/>
     <w:rsid w:val="00D65018"/>
     <w:rsid w:val="00D66D9D"/>
     <w:rsid w:val="00D70D73"/>
     <w:rsid w:val="00D74743"/>
     <w:rsid w:val="00D76705"/>
     <w:rsid w:val="00D81CF4"/>
     <w:rsid w:val="00D91A67"/>
     <w:rsid w:val="00D94994"/>
     <w:rsid w:val="00DA05A6"/>
     <w:rsid w:val="00DB23C0"/>
     <w:rsid w:val="00DC6C3A"/>
     <w:rsid w:val="00DD52AD"/>
     <w:rsid w:val="00DE0737"/>
     <w:rsid w:val="00DE20E0"/>
     <w:rsid w:val="00DE68D4"/>
@@ -6371,57 +6641,61 @@
     <w:rsid w:val="00DF7B03"/>
     <w:rsid w:val="00DF7E2F"/>
     <w:rsid w:val="00E121D8"/>
     <w:rsid w:val="00E23921"/>
     <w:rsid w:val="00E40628"/>
     <w:rsid w:val="00E445CF"/>
     <w:rsid w:val="00E6242C"/>
     <w:rsid w:val="00E64B0D"/>
     <w:rsid w:val="00E761E5"/>
     <w:rsid w:val="00E90A41"/>
     <w:rsid w:val="00E95011"/>
     <w:rsid w:val="00E97811"/>
     <w:rsid w:val="00EA190A"/>
     <w:rsid w:val="00EA795D"/>
     <w:rsid w:val="00EB5F18"/>
     <w:rsid w:val="00EC793C"/>
     <w:rsid w:val="00ED0C73"/>
     <w:rsid w:val="00EE4995"/>
     <w:rsid w:val="00EE6332"/>
     <w:rsid w:val="00EF5B14"/>
     <w:rsid w:val="00F01A48"/>
     <w:rsid w:val="00F0235C"/>
     <w:rsid w:val="00F04C62"/>
     <w:rsid w:val="00F15EF7"/>
     <w:rsid w:val="00F23672"/>
+    <w:rsid w:val="00F516AD"/>
+    <w:rsid w:val="00F63994"/>
     <w:rsid w:val="00F852B3"/>
     <w:rsid w:val="00F861E3"/>
     <w:rsid w:val="00F92B79"/>
     <w:rsid w:val="00F97C6E"/>
     <w:rsid w:val="00FD7E72"/>
+    <w:rsid w:val="00FE1181"/>
     <w:rsid w:val="00FF110D"/>
     <w:rsid w:val="00FF19BA"/>
+    <w:rsid w:val="00FF29DD"/>
     <w:rsid w:val="00FF364C"/>
     <w:rsid w:val="00FF3C72"/>
     <w:rsid w:val="4EC64092"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -7122,50 +7396,69 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00251C48"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ariel11">
     <w:name w:val="Ariel 11"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00FF364C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00A437CB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="339739378">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="418016137">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -7994,185 +8287,50 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2202893-B29F-434E-B440-18368AE2A55A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BD44CC" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="5DC80ED8A4B343A89FAFDC6934F229463"/>
           </w:pPr>
           <w:r w:rsidRPr="000B4A49">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E23B8D5124AC41C394FBC438F7EAA7CD"/>
-[...133 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="342AA3C45D7F4720B6E508B7716766AA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E79CFCD0-8516-4D69-8D0E-79C4892AF2DC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000746BE" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="342AA3C45D7F4720B6E508B7716766AA1"/>
           </w:pPr>
           <w:r w:rsidRPr="000B669D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
@@ -8281,50 +8439,185 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{66057175-FDFE-414D-9113-69E982EF916B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000746BE" w:rsidRDefault="000746BE" w:rsidP="000746BE">
           <w:pPr>
             <w:pStyle w:val="F04BF29151C24C56AFC9C98C2FFCF74B1"/>
           </w:pPr>
           <w:r w:rsidRPr="000B669D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F10DF1E2BF6E433AA9205E9A4DD2F02F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{871E3E44-E968-4AAA-9832-6DCD09DBD784}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D8328C" w:rsidRDefault="00D8328C" w:rsidP="00D8328C">
+          <w:pPr>
+            <w:pStyle w:val="F10DF1E2BF6E433AA9205E9A4DD2F02F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000B669D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="70B6328D95F843409DB7955170F7E557"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{109801D4-BCFD-489F-8C30-F26F28F53CA0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D8328C" w:rsidRDefault="00D8328C" w:rsidP="00D8328C">
+          <w:pPr>
+            <w:pStyle w:val="70B6328D95F843409DB7955170F7E557"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000B669D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="000B669D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9C3916F3F3984F348556F658CAB06E17"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D179AA59-9FDB-4772-B75C-7398FADD441D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D8328C" w:rsidRDefault="00D8328C" w:rsidP="00D8328C">
+          <w:pPr>
+            <w:pStyle w:val="9C3916F3F3984F348556F658CAB06E17"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000B669D">
+            <w:rPr>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Arial"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F00506FD9C8B408B8CFE1B67FCF0A439"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{448A0A58-3653-4F3D-B6EE-2F1518A64B96}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D8328C" w:rsidRDefault="00D8328C" w:rsidP="00D8328C">
+          <w:pPr>
+            <w:pStyle w:val="F00506FD9C8B408B8CFE1B67FCF0A439"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E62C41">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t>Click or tap to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -8388,83 +8681,86 @@
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A90982"/>
     <w:rsid w:val="000378A9"/>
     <w:rsid w:val="00056FC9"/>
     <w:rsid w:val="00064BC1"/>
     <w:rsid w:val="000746BE"/>
     <w:rsid w:val="000A29BA"/>
     <w:rsid w:val="000D1677"/>
     <w:rsid w:val="001049AC"/>
     <w:rsid w:val="00110279"/>
     <w:rsid w:val="001C6493"/>
     <w:rsid w:val="002375B3"/>
     <w:rsid w:val="002C4768"/>
     <w:rsid w:val="002D6E7A"/>
     <w:rsid w:val="00305EF3"/>
     <w:rsid w:val="003847B7"/>
+    <w:rsid w:val="004766BA"/>
     <w:rsid w:val="00485CF8"/>
     <w:rsid w:val="004D5BA3"/>
     <w:rsid w:val="005465BF"/>
     <w:rsid w:val="005748E5"/>
     <w:rsid w:val="0058688E"/>
     <w:rsid w:val="00603CA1"/>
     <w:rsid w:val="00672D7F"/>
     <w:rsid w:val="00716308"/>
     <w:rsid w:val="0074738F"/>
     <w:rsid w:val="00791EE6"/>
     <w:rsid w:val="0081117E"/>
     <w:rsid w:val="00887954"/>
     <w:rsid w:val="008B51D2"/>
     <w:rsid w:val="009B3D80"/>
     <w:rsid w:val="009F4CAD"/>
     <w:rsid w:val="00A32958"/>
     <w:rsid w:val="00A63C46"/>
     <w:rsid w:val="00A6595E"/>
     <w:rsid w:val="00A90982"/>
     <w:rsid w:val="00AD6812"/>
     <w:rsid w:val="00B21A9A"/>
     <w:rsid w:val="00B62198"/>
     <w:rsid w:val="00B81F4C"/>
     <w:rsid w:val="00BD44CC"/>
     <w:rsid w:val="00BE3F64"/>
     <w:rsid w:val="00C3752D"/>
     <w:rsid w:val="00C54FD4"/>
     <w:rsid w:val="00CD3D14"/>
     <w:rsid w:val="00CF3EE0"/>
+    <w:rsid w:val="00D8328C"/>
     <w:rsid w:val="00D91A67"/>
     <w:rsid w:val="00DC4045"/>
     <w:rsid w:val="00EE10D1"/>
     <w:rsid w:val="00F12948"/>
+    <w:rsid w:val="00F516AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -8874,1596 +9170,66 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000746BE"/>
+    <w:rsid w:val="00D8328C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B69112A554741EDACF1220735702B80">
     <w:name w:val="4B69112A554741EDACF1220735702B80"/>
     <w:rsid w:val="002C4768"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E0165B9196C496AA6067C8D656E4BAF">
     <w:name w:val="9E0165B9196C496AA6067C8D656E4BAF"/>
     <w:rsid w:val="000D1677"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1BFD2691B58C46ADA4C8ECFF7B45A984">
     <w:name w:val="1BFD2691B58C46ADA4C8ECFF7B45A984"/>
     <w:rsid w:val="00CD3D14"/>
-  </w:style>
-[...1528 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="694D029653914C67B0B67A0EA0FFA9AA2">
     <w:name w:val="694D029653914C67B0B67A0EA0FFA9AA2"/>
     <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E778FF0854D440A78BEC48972173031F2">
     <w:name w:val="E778FF0854D440A78BEC48972173031F2"/>
     <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10874,96 +9640,100 @@
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17CE1435EAF447C4A4F1EB598D8FAC931">
     <w:name w:val="17CE1435EAF447C4A4F1EB598D8FAC931"/>
     <w:rsid w:val="000746BE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E23B8D5124AC41C394FBC438F7EAA7CD3">
-[...1 lines deleted...]
-    <w:rsid w:val="000746BE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F10DF1E2BF6E433AA9205E9A4DD2F02F">
+    <w:name w:val="F10DF1E2BF6E433AA9205E9A4DD2F02F"/>
+    <w:rsid w:val="00D8328C"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F0515CE634D44AEA826034D6141695F3">
-[...1 lines deleted...]
-    <w:rsid w:val="000746BE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70B6328D95F843409DB7955170F7E557">
+    <w:name w:val="70B6328D95F843409DB7955170F7E557"/>
+    <w:rsid w:val="00D8328C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="518FA70B6D434A339F6611226FDD51693">
-[...1 lines deleted...]
-    <w:rsid w:val="000746BE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C3916F3F3984F348556F658CAB06E17">
+    <w:name w:val="9C3916F3F3984F348556F658CAB06E17"/>
+    <w:rsid w:val="00D8328C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9651AF66FAD642989C6444C6A0B3D6C72">
-[...1 lines deleted...]
-    <w:rsid w:val="000746BE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F00506FD9C8B408B8CFE1B67FCF0A439">
+    <w:name w:val="F00506FD9C8B408B8CFE1B67FCF0A439"/>
+    <w:rsid w:val="00D8328C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -11230,111 +10000,119 @@
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps9.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="a90c3e6f-f7e7-49c1-8887-e31b270a2382" origin="userSelected">
-[...1 lines deleted...]
-</sisl>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Keepofdelete xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Reviewdate xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Auditduedate xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<TestXMLNode xmlns="SFRSettings">
+  <Relatesto/>
+  <Location/>
+  <DOO/>
+  <SeizingOfficer/>
+  <Crimeno/>
+  <Caseref/>
+  <Labref> EFS Ref Number</Labref>
+  <Otherref>       </Otherref>
+  <Name/>
+  <Organisation>Eurofins Forensic Services</Organisation>
+  <Date/>
+</TestXMLNode>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <TestXMLNode xmlns="SFRSettings">
   <Relatesto/>
   <Location/>
   <DOO/>
   <SeizingOfficer/>
   <Crimeno/>
   <Caseref/>
   <Labref/>
   <Otherref/>
+  <Otherref2/>
   <Name/>
   <Organisation/>
   <Date/>
+  <Evidencetype/>
+  <Dateofexamination/>
+  <Relatesto/>
+  <CrimeOccno/>
 </TestXMLNode>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <TestXMLNode xmlns="SFRSettings">
   <Relatesto/>
   <Location/>
   <DOO/>
   <SeizingOfficer/>
   <Crimeno/>
   <Caseref/>
   <Labref/>
   <Otherref/>
   <Name/>
   <Organisation/>
   <Date> </Date>
   <Evidencetype>[INSERT DISCIPLINE]</Evidencetype>
-</TestXMLNode>
-[...24 lines deleted...]
-  <Date/>
 </TestXMLNode>
 </file>
 
 <file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005644BF15106B6B4A91ACD747376409BC" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="827539e87c437cd099e05be69a25be25">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xmlns:ns3="f23592c7-4d44-4bd8-b0b1-03fd0b143589" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba2e875533e7e8a764cd2b2cc971e88e" ns2:_="" ns3:_="">
     <xsd:import namespace="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <xsd:import namespace="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Reviewdate" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Keepofdelete" minOccurs="0"/>
                 <xsd:element ref="ns2:Auditduedate" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11490,206 +10268,198 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<sisl xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.boldonjames.com/2008/01/sie/internal/label" sislVersion="0" policy="a90c3e6f-f7e7-49c1-8887-e31b270a2382" origin="userSelected">
+  <element uid="0ddb7910-78c9-4242-920f-110722e7a209" value=""/>
+</sisl>
+</file>
+
+<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
 <TestXMLNode xmlns="SFRSettings">
   <Relatesto/>
   <Location/>
   <DOO/>
   <SeizingOfficer/>
   <Crimeno/>
   <Caseref/>
   <Labref/>
   <Otherref/>
-  <Otherref2/>
   <Name/>
   <Organisation/>
   <Date/>
-  <Evidencetype/>
-[...2 lines deleted...]
-  <CrimeOccno/>
 </TestXMLNode>
 </file>
 
-<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF4BB1E-38DD-4CCB-9539-034AD83BB047}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7905546C-6A16-4E6F-BA4E-BC98EAD0CF6B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
-    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E61D1CF9-CFAC-4389-B258-CFAE6CC4D1B6}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CBB1A05-7B49-4419-8963-48399A23DE23}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <ds:schemaRef ds:uri="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFF03F79-FD0A-4BA4-A01E-05D8C1143811}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="SFRSettings"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0556D081-A513-461D-8D27-A41D49999828}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="SFRSettings"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFF03F79-FD0A-4BA4-A01E-05D8C1143811}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9EF16CA0-2A3F-488B-B300-2B531CBFAC36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="SFRSettings"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88004C09-FD19-4DD9-B5A4-9DDCB395A31A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <ds:schemaRef ds:uri="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0556D081-A513-461D-8D27-A41D49999828}">
-[...6 lines deleted...]
-<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19CA22E8-4B4D-4521-8B48-D73880441599}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AF4BB1E-38DD-4CCB-9539-034AD83BB047}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://www.boldonjames.com/2008/01/sie/internal/label"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7905546C-6A16-4E6F-BA4E-BC98EAD0CF6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E61D1CF9-CFAC-4389-B258-CFAE6CC4D1B6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="SFRSettings"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>768</Words>
-  <Characters>4163</Characters>
+  <Words>736</Words>
+  <Characters>4196</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>SFR MG22B</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>West Yorkshire Police</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4896</CharactersWithSpaces>
+  <CharactersWithSpaces>4923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>SFR MG22B</dc:title>
   <dc:subject/>
   <dc:creator>Beattie, Michelle</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005644BF15106B6B4A91ACD747376409BC</vt:lpwstr>
   </property>