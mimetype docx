--- v0 (2026-06-02)
+++ v1 (2026-10-23)
@@ -167,51 +167,50 @@
             <w:r w:rsidR="00AD1E43">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00303018" w14:paraId="5BDC2EDD" w14:textId="77777777" w:rsidTr="009369F7">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DF78C7E" w14:textId="77777777" w:rsidR="00303018" w:rsidRPr="003645DD" w:rsidRDefault="00303018">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003645DD">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Relates to (person)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -225,82 +224,80 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="809376310"/>
             <w:placeholder>
               <w:docPart w:val="4ED4FB5555FC4653A5717D5F2491AB89"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Relatesto[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3543" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="6CD56A47" w14:textId="032E9B79" w:rsidR="00303018" w:rsidRPr="00887162" w:rsidRDefault="00581E3D">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007D0E38">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="525B21F3" w14:textId="77777777" w:rsidR="00303018" w:rsidRPr="003645DD" w:rsidRDefault="00303018">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003645DD">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Crime</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -320,85 +317,83 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="702594682"/>
             <w:placeholder>
               <w:docPart w:val="698F1372DED74D9FB49D5B3462DD9E4D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Crimeno[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2982" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0D32405F" w14:textId="2229FC56" w:rsidR="00303018" w:rsidRPr="00887162" w:rsidRDefault="00581E3D">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007D0E38">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00303018" w14:paraId="386A42A2" w14:textId="77777777" w:rsidTr="009369F7">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28FEB086" w14:textId="77777777" w:rsidR="00303018" w:rsidRPr="003645DD" w:rsidRDefault="00303018">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003645DD">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
@@ -414,82 +409,80 @@
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="763413634"/>
             <w:placeholder>
               <w:docPart w:val="C47731D7646B4B2790BD44B9E43E1197"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Location[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3543" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4DC6CF28" w14:textId="2E0C9A2F" w:rsidR="00303018" w:rsidRPr="00887162" w:rsidRDefault="00581E3D">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007D0E38">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F062080" w14:textId="77777777" w:rsidR="00303018" w:rsidRPr="003645DD" w:rsidRDefault="00312532">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Force </w:t>
             </w:r>
             <w:r w:rsidR="00303018" w:rsidRPr="003645DD">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -503,87 +496,85 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1306695127"/>
             <w:placeholder>
               <w:docPart w:val="9BA80C6C98F7401FBFAB49B8BA43EAFB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Caseref[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2982" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0919A8B8" w14:textId="5B878211" w:rsidR="00303018" w:rsidRPr="006E7255" w:rsidRDefault="00FE7370">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007D0E38">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00303018" w14:paraId="18B5E984" w14:textId="77777777" w:rsidTr="009369F7">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F8B05A2" w14:textId="77777777" w:rsidR="00303018" w:rsidRPr="003645DD" w:rsidRDefault="00303018">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003645DD">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date of Offence</w:t>
             </w:r>
             <w:r w:rsidR="00312532">
               <w:rPr>
                 <w:bCs/>
@@ -608,79 +599,79 @@
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1624340958"/>
             <w:placeholder>
               <w:docPart w:val="FD61AD49DD23473EA03630E7252ED286"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2026-05-13T00:00:00Z">
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3543" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="73640E4F" w14:textId="662DB4AF" w:rsidR="00303018" w:rsidRPr="00581E3D" w:rsidRDefault="00581E3D">
+              <w:p w14:paraId="73640E4F" w14:textId="662DB4AF" w:rsidR="00303018" w:rsidRPr="00E43A5B" w:rsidRDefault="00581E3D">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00581E3D">
+                <w:r w:rsidRPr="00E43A5B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6085F392" w14:textId="77777777" w:rsidR="00303018" w:rsidRPr="003645DD" w:rsidRDefault="00D33A58">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Forensic </w:t>
             </w:r>
             <w:r w:rsidR="007946AF">
               <w:rPr>
                 <w:bCs/>
@@ -704,304 +695,297 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1372605395"/>
             <w:placeholder>
               <w:docPart w:val="75124BD3B8094F288D43C7DAEE6D2FCA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Labref[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2982" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0DDE0015" w14:textId="57C11B96" w:rsidR="00303018" w:rsidRPr="00887162" w:rsidRDefault="00FE7370">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007D0E38">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00312532" w14:paraId="23FB03AA" w14:textId="77777777" w:rsidTr="009369F7">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15CC3629" w14:textId="77777777" w:rsidR="00312532" w:rsidRPr="003645DD" w:rsidRDefault="00312532" w:rsidP="00312532">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:strike/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003645DD">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other Ref</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r w:rsidRPr="003645DD">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3543" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56468821" w14:textId="4A01AE70" w:rsidR="00312532" w:rsidRPr="00597F4D" w:rsidRDefault="00B76F3C" w:rsidP="00312532">
+          <w:p w14:paraId="56468821" w14:textId="4A01AE70" w:rsidR="00312532" w:rsidRPr="00597F4D" w:rsidRDefault="00A6178F" w:rsidP="00312532">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                   <w:b/>
                   <w:bCs/>
                   <w:noProof w:val="0"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1579170254"/>
                 <w:placeholder>
                   <w:docPart w:val="B5140FEE91FA447197C1D25D63DDB5BC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Otherref[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00581E3D" w:rsidRPr="007D0E38">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AE12D88" w14:textId="77777777" w:rsidR="00312532" w:rsidRPr="003645DD" w:rsidRDefault="00312532" w:rsidP="00312532">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other Ref 2:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
               <w:b/>
               <w:bCs/>
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-674575449"/>
             <w:placeholder>
               <w:docPart w:val="3874A5548CDC48D384356E1CB9011867"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Otherref2[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2982" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5B9CA88D" w14:textId="77777777" w:rsidR="00312532" w:rsidRPr="00887162" w:rsidRDefault="006E7255" w:rsidP="00312532">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007D0E38">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00312532" w14:paraId="7250138F" w14:textId="77777777" w:rsidTr="00EE102E">
         <w:trPr>
           <w:trHeight w:val="65"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10486" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC84D72" w14:textId="77777777" w:rsidR="00312532" w:rsidRPr="00310460" w:rsidRDefault="00312532" w:rsidP="00312532">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00312532" w14:paraId="3DE3ECAD" w14:textId="77777777" w:rsidTr="009369F7">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="050B4C9D" w14:textId="77777777" w:rsidR="00312532" w:rsidRDefault="00312532" w:rsidP="00312532">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Report provided by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
@@ -1013,88 +997,86 @@
               <w:noProof w:val="0"/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1896802374"/>
             <w:placeholder>
               <w:docPart w:val="4BC3DAD1685F430C944D63ADB727A1DE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Name[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="1D86D9A9" w14:textId="77777777" w:rsidR="00312532" w:rsidRPr="009C1927" w:rsidRDefault="006E7255" w:rsidP="00312532">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007D0E38">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5958EBD4" w14:textId="77777777" w:rsidR="00312532" w:rsidRPr="003645DD" w:rsidRDefault="00312532" w:rsidP="00312532">
             <w:pPr>
               <w:pStyle w:val="Heading5"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
             <w:r w:rsidRPr="003645DD">
               <w:rPr>
                 <w:bCs/>
@@ -1114,51 +1096,50 @@
               <w:bCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-694380183"/>
             <w:placeholder>
               <w:docPart w:val="40B81991DE9048DBBED64934F0ECBD3E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Organisation[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3549" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="435C1023" w14:textId="3DB75033" w:rsidR="00312532" w:rsidRPr="00887162" w:rsidRDefault="003C588E" w:rsidP="00312532">
                 <w:pPr>
                   <w:pStyle w:val="Heading5"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="007D0E38">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -1259,84 +1240,82 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00395777" w:rsidRPr="00173364" w14:paraId="03AA46AE" w14:textId="77777777" w:rsidTr="00395777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="135"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10486" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58A66CD7" w14:textId="77777777" w:rsidR="00CD3621" w:rsidRPr="006E0A29" w:rsidRDefault="00CD3621" w:rsidP="00395777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00385A9E" w:rsidRPr="00173364" w14:paraId="0A08AD8E" w14:textId="77777777" w:rsidTr="003206A6">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="135"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10486" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BF609B5" w14:textId="77777777" w:rsidR="00385A9E" w:rsidRDefault="00385A9E" w:rsidP="002D2CBF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C11699B" w14:textId="4F609261" w:rsidR="00385A9E" w:rsidRPr="00346C95" w:rsidRDefault="00346C95" w:rsidP="002D2CBF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00702809">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -3185,51 +3164,50 @@
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Expectation of categories as</w:t>
             </w:r>
             <w:r w:rsidRPr="00E61757">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> indicated above as 1-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00367E50" w:rsidRPr="006E0A29" w14:paraId="6F0A2CCB" w14:textId="77777777" w:rsidTr="00681172">
         <w:trPr>
           <w:trHeight w:val="550"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16714A82" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">1 Competence </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13440EE8" w14:textId="3BC1CEA6" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
@@ -3247,104 +3225,127 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(section 22 </w:t>
             </w:r>
             <w:r w:rsidR="00507D3C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>&amp; Specific FSA requirements</w:t>
             </w:r>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8793" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34FC9E2B" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A4CA0D3" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
+          <w:p w14:paraId="5A4CA0D3" w14:textId="5ACBD2C1" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expectation that practitioners have the skills, knowledge and understanding to undertake the activities in this report as demonstrated by the MPS competence framework as per the FSR Code. </w:t>
+              <w:t xml:space="preserve">Expectation that practitioners have the skills, knowledge and understanding to undertake the activities in this report as demonstrated by the </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB601B" w:rsidRPr="00AB601B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[INSERT ORGANISATION]</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB601B" w:rsidRPr="00AB601B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E0A29">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">competence framework as per the FSR Code. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48C2AA40" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00367E50" w:rsidRPr="006E0A29" w14:paraId="6B481B52" w14:textId="77777777" w:rsidTr="00681172">
         <w:trPr>
           <w:trHeight w:val="220"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="746555E3" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">2 Validation </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E9CE644" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
@@ -3354,81 +3355,79 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(section 24 &amp; 30)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="143AA1D6" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8793" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="285F4E35" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Validation is expected to be conducted as per the requirements of the FSR Code, to demonstrate that the method(s) used to generate the results reported is/are fit for purpose.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00367E50" w:rsidRPr="006E0A29" w14:paraId="1A6D9DC6" w14:textId="77777777" w:rsidTr="00681172">
         <w:trPr>
           <w:trHeight w:val="550"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="484D1159" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3 Documentation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F9F6736" w14:textId="2E69BBC5" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:rPr>
@@ -3444,83 +3443,81 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(section 15 </w:t>
             </w:r>
             <w:r w:rsidR="00F36CAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>&amp; Specific FSA requirements</w:t>
             </w:r>
             <w:r w:rsidR="00F36CAA" w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8793" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31476154" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Expectation that methods used are documented as per the FSR Code including documentation for review of requests, tenders and/or contracts, development of examination strategies, selection of methods, estimations of uncertainty and peer review.     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00367E50" w:rsidRPr="006E0A29" w14:paraId="52D2561C" w14:textId="77777777" w:rsidTr="00681172">
         <w:trPr>
           <w:trHeight w:val="435"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A4A68A1" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">4 Equipment </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="139CCF11" w14:textId="6036B2FC" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
@@ -3537,93 +3534,91 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">(sections </w:t>
             </w:r>
             <w:r w:rsidR="00F36CAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
             <w:r w:rsidR="00F36CAA" w:rsidRPr="00F36CAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Specific FSA requirements)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8793" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01C08C48" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Expectation that equipment and software used have been shown to be fit for purpose and calibrated as appropriate</w:t>
             </w:r>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="7030A0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00367E50" w:rsidRPr="006E0A29" w14:paraId="2E6E6817" w14:textId="77777777" w:rsidTr="00681172">
         <w:trPr>
           <w:trHeight w:val="248"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1693" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A3E539A" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">5 Environment </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="741A2D35" w14:textId="58BD9780" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
@@ -3632,141 +3627,140 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(sections 23</w:t>
             </w:r>
             <w:r w:rsidR="00F36CAA" w:rsidRPr="00F36CAA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; Specific FSA requirements)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8793" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B454A88" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Expectation that the forensic science activity has been performed in a suitable environment, in line with the requirements of the Code. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C491C0D" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E0A29">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>For INC-100, the FSR has deemed this category not to apply for mitigation purposes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC5CDA1" w14:textId="77777777" w:rsidR="00367E50" w:rsidRPr="006E0A29" w:rsidRDefault="00367E50" w:rsidP="00681172">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E97284F" w14:textId="77777777" w:rsidR="00003D3D" w:rsidRPr="00AE4B48" w:rsidRDefault="00003D3D" w:rsidP="00AE4B48">
+    <w:p w14:paraId="026CFC02" w14:textId="77777777" w:rsidR="00054E5B" w:rsidRDefault="00054E5B" w:rsidP="0095283E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1746"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00003D3D" w:rsidRPr="00AE4B48" w:rsidSect="00736592">
+    <w:sectPr w:rsidR="00054E5B" w:rsidSect="00736592">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="709" w:left="1440" w:header="708" w:footer="403" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03156F46" w14:textId="77777777" w:rsidR="005B4003" w:rsidRDefault="005B4003" w:rsidP="00D33F7E">
+    <w:p w14:paraId="65759496" w14:textId="77777777" w:rsidR="00A6178F" w:rsidRDefault="00A6178F" w:rsidP="00D33F7E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7540B8E8" w14:textId="77777777" w:rsidR="005B4003" w:rsidRDefault="005B4003" w:rsidP="00D33F7E">
+    <w:p w14:paraId="1D20F6D5" w14:textId="77777777" w:rsidR="00A6178F" w:rsidRDefault="00A6178F" w:rsidP="00D33F7E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="31DE16EF" w14:textId="77777777" w:rsidR="005B4003" w:rsidRDefault="005B4003"/>
+    <w:p w14:paraId="5A5B97F3" w14:textId="77777777" w:rsidR="00A6178F" w:rsidRDefault="00A6178F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4504,471 +4498,456 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00CF3615">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66D8D4D2" w14:textId="77777777" w:rsidR="005B4003" w:rsidRDefault="005B4003" w:rsidP="00D33F7E">
+    <w:p w14:paraId="6B948572" w14:textId="77777777" w:rsidR="00A6178F" w:rsidRDefault="00A6178F" w:rsidP="00D33F7E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14CB6018" w14:textId="77777777" w:rsidR="005B4003" w:rsidRDefault="005B4003" w:rsidP="00D33F7E">
+    <w:p w14:paraId="453CCA4D" w14:textId="77777777" w:rsidR="00A6178F" w:rsidRDefault="00A6178F" w:rsidP="00D33F7E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="77DB890B" w14:textId="77777777" w:rsidR="005B4003" w:rsidRDefault="005B4003"/>
+    <w:p w14:paraId="0479FB0B" w14:textId="77777777" w:rsidR="00A6178F" w:rsidRDefault="00A6178F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6AFFE9CF" w14:textId="77777777" w:rsidR="00C267F8" w:rsidRDefault="00C267F8" w:rsidP="00C267F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C267F8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>OFFICIAL (SENSITIVE)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="76B9AC0C" w14:textId="2841D3C1" w:rsidR="00C267F8" w:rsidRDefault="00C267F8" w:rsidP="0062317E">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableGrid"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="2830"/>
+      <w:gridCol w:w="6186"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00054E5B" w14:paraId="1BB17C8B" w14:textId="77777777" w:rsidTr="00054E5B">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2830" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="14D98095" w14:textId="4FCA8847" w:rsidR="00054E5B" w:rsidRDefault="00054E5B" w:rsidP="00054E5B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000732AC">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Relates to Person:</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6186" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="77268461" w14:textId="73B38EAF" w:rsidR="00054E5B" w:rsidRDefault="00054E5B" w:rsidP="00054E5B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="-1067947931"/>
+              <w:placeholder>
+                <w:docPart w:val="45AC4B2DF1124F5FA6AE7A2C484E6A04"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Relatesto[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00581E3D">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text</w:t>
+              </w:r>
+              <w:r w:rsidRPr="007D0E38">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00054E5B" w14:paraId="017A9E45" w14:textId="77777777" w:rsidTr="00054E5B">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2830" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="0303AB5A" w14:textId="4BAB0450" w:rsidR="00054E5B" w:rsidRDefault="00054E5B" w:rsidP="00054E5B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000732AC">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Force Forensic Ref:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">          </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6186" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="3ED160C8" w14:textId="4FC44C8D" w:rsidR="00054E5B" w:rsidRDefault="00054E5B" w:rsidP="00054E5B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="879054959"/>
+              <w:placeholder>
+                <w:docPart w:val="AA701DC93E0145CFBC842D38807E193A"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Caseref[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00581E3D">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text</w:t>
+              </w:r>
+              <w:r w:rsidRPr="007D0E38">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00054E5B" w14:paraId="0FA7613C" w14:textId="77777777" w:rsidTr="00054E5B">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2830" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="58167DBA" w14:textId="23EB3D0F" w:rsidR="00054E5B" w:rsidRDefault="00054E5B" w:rsidP="00054E5B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000732AC">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Forensic Provider Ref</w:t>
+          </w:r>
+          <w:r w:rsidRPr="006E7255">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">:     </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6186" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="71E23F68" w14:textId="6CE488D9" w:rsidR="00054E5B" w:rsidRDefault="00054E5B" w:rsidP="00054E5B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="1389235267"/>
+              <w:placeholder>
+                <w:docPart w:val="EA6EE920A5D947409D07F2B1BA90B094"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='SFRSettings' " w:xpath="/ns0:TestXMLNode[1]/ns0:Labref[1]" w:storeItemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00581E3D">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>Click or tap here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00054E5B" w14:paraId="49B8FC07" w14:textId="77777777" w:rsidTr="00054E5B">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2830" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2349F65E" w14:textId="346B3978" w:rsidR="00054E5B" w:rsidRDefault="00054E5B" w:rsidP="00054E5B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="000732AC">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Date of Report:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                  </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6186" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="677D3722" w14:textId="4956CA89" w:rsidR="00054E5B" w:rsidRDefault="00054E5B" w:rsidP="00054E5B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="279301213"/>
+              <w:placeholder>
+                <w:docPart w:val="F5E63722757B4AC1ABF08208B56D1480"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:date>
+                <w:dateFormat w:val="dd/MM/yyyy"/>
+                <w:lid w:val="en-GB"/>
+                <w:storeMappedDataAs w:val="dateTime"/>
+                <w:calendar w:val="gregorian"/>
+              </w:date>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00581E3D">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>Click or tap to enter a date</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E62C41">
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3098D472" w14:textId="77777777" w:rsidR="00054E5B" w:rsidRDefault="00054E5B" w:rsidP="00C267F8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:ind w:left="-709"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000732AC">
-[...369 lines deleted...]
-    </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4195FB3B" w14:textId="77777777" w:rsidR="00736592" w:rsidRPr="00736592" w:rsidRDefault="00736592" w:rsidP="00736592">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00736592">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>OFFICIAL (SENSITIVE</w:t>
     </w:r>
     <w:r w:rsidR="001B2E41">
@@ -5803,86 +5782,87 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="587929802">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1620410317">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="558979440">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="420642063">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2006320386">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00303018"/>
     <w:rsid w:val="00003D3D"/>
     <w:rsid w:val="00030C0C"/>
     <w:rsid w:val="00033F7D"/>
     <w:rsid w:val="00035D7E"/>
     <w:rsid w:val="000459A8"/>
     <w:rsid w:val="00045C10"/>
     <w:rsid w:val="00051BA2"/>
     <w:rsid w:val="00052F79"/>
     <w:rsid w:val="00053C16"/>
+    <w:rsid w:val="00054E5B"/>
     <w:rsid w:val="00066D17"/>
     <w:rsid w:val="000732AC"/>
     <w:rsid w:val="0009156D"/>
     <w:rsid w:val="000A0B8D"/>
     <w:rsid w:val="000A2FF3"/>
     <w:rsid w:val="000D1751"/>
     <w:rsid w:val="000D713B"/>
     <w:rsid w:val="000F1541"/>
     <w:rsid w:val="000F7FF4"/>
     <w:rsid w:val="00103C53"/>
     <w:rsid w:val="001069F9"/>
     <w:rsid w:val="00116653"/>
     <w:rsid w:val="00121DC1"/>
     <w:rsid w:val="00121F82"/>
     <w:rsid w:val="00131294"/>
     <w:rsid w:val="00137571"/>
     <w:rsid w:val="001404B7"/>
     <w:rsid w:val="00146DC9"/>
     <w:rsid w:val="0017174B"/>
     <w:rsid w:val="0017301C"/>
     <w:rsid w:val="0017662A"/>
     <w:rsid w:val="0019374C"/>
     <w:rsid w:val="001B2E41"/>
     <w:rsid w:val="001D10E5"/>
     <w:rsid w:val="001D5361"/>
@@ -5956,50 +5936,51 @@
     <w:rsid w:val="004A7CA6"/>
     <w:rsid w:val="004C363E"/>
     <w:rsid w:val="004C7E7B"/>
     <w:rsid w:val="004D2CB2"/>
     <w:rsid w:val="004D4809"/>
     <w:rsid w:val="004E1DA1"/>
     <w:rsid w:val="004E1F48"/>
     <w:rsid w:val="004E57AC"/>
     <w:rsid w:val="004E6F32"/>
     <w:rsid w:val="00507D3C"/>
     <w:rsid w:val="00555E0A"/>
     <w:rsid w:val="00561F7C"/>
     <w:rsid w:val="00570018"/>
     <w:rsid w:val="005730C8"/>
     <w:rsid w:val="005817BF"/>
     <w:rsid w:val="00581E3D"/>
     <w:rsid w:val="00597483"/>
     <w:rsid w:val="005A042E"/>
     <w:rsid w:val="005A0D36"/>
     <w:rsid w:val="005B3668"/>
     <w:rsid w:val="005B4003"/>
     <w:rsid w:val="005C4DA7"/>
     <w:rsid w:val="005D0C9A"/>
     <w:rsid w:val="005D799A"/>
     <w:rsid w:val="005F0063"/>
+    <w:rsid w:val="005F5B0D"/>
     <w:rsid w:val="00614F11"/>
     <w:rsid w:val="006171B4"/>
     <w:rsid w:val="0062317E"/>
     <w:rsid w:val="0064559A"/>
     <w:rsid w:val="00646FA4"/>
     <w:rsid w:val="006476E0"/>
     <w:rsid w:val="00656409"/>
     <w:rsid w:val="00657D6D"/>
     <w:rsid w:val="00665FC1"/>
     <w:rsid w:val="00676173"/>
     <w:rsid w:val="00680132"/>
     <w:rsid w:val="0068437C"/>
     <w:rsid w:val="00695444"/>
     <w:rsid w:val="006A6521"/>
     <w:rsid w:val="006B2B72"/>
     <w:rsid w:val="006C74C4"/>
     <w:rsid w:val="006C7EFD"/>
     <w:rsid w:val="006D7C8F"/>
     <w:rsid w:val="006E0A29"/>
     <w:rsid w:val="006E663F"/>
     <w:rsid w:val="006E7255"/>
     <w:rsid w:val="006F0971"/>
     <w:rsid w:val="006F5FDB"/>
     <w:rsid w:val="00702809"/>
     <w:rsid w:val="007171E4"/>
@@ -6030,75 +6011,78 @@
     <w:rsid w:val="007F5FAC"/>
     <w:rsid w:val="007F6A24"/>
     <w:rsid w:val="007F767D"/>
     <w:rsid w:val="00804010"/>
     <w:rsid w:val="0080707F"/>
     <w:rsid w:val="00811EFD"/>
     <w:rsid w:val="00815A81"/>
     <w:rsid w:val="008201DC"/>
     <w:rsid w:val="008220C3"/>
     <w:rsid w:val="00824EA4"/>
     <w:rsid w:val="00835880"/>
     <w:rsid w:val="00840958"/>
     <w:rsid w:val="008575DE"/>
     <w:rsid w:val="00863A45"/>
     <w:rsid w:val="008728D6"/>
     <w:rsid w:val="00887162"/>
     <w:rsid w:val="008936C3"/>
     <w:rsid w:val="00894717"/>
     <w:rsid w:val="00896940"/>
     <w:rsid w:val="008B6A0C"/>
     <w:rsid w:val="008C70DE"/>
     <w:rsid w:val="00901169"/>
     <w:rsid w:val="00905A09"/>
     <w:rsid w:val="00922D15"/>
     <w:rsid w:val="009369F7"/>
+    <w:rsid w:val="0095283E"/>
     <w:rsid w:val="009802E8"/>
     <w:rsid w:val="0098720C"/>
     <w:rsid w:val="00987629"/>
     <w:rsid w:val="00994767"/>
     <w:rsid w:val="00995E05"/>
     <w:rsid w:val="009A00CA"/>
     <w:rsid w:val="009A404C"/>
     <w:rsid w:val="009A40F1"/>
     <w:rsid w:val="009A7D60"/>
     <w:rsid w:val="009C4A91"/>
     <w:rsid w:val="009C6BFA"/>
     <w:rsid w:val="009D1A20"/>
     <w:rsid w:val="009E376A"/>
     <w:rsid w:val="009E587C"/>
     <w:rsid w:val="00A01EC9"/>
     <w:rsid w:val="00A14ACD"/>
     <w:rsid w:val="00A22333"/>
     <w:rsid w:val="00A36A44"/>
     <w:rsid w:val="00A41404"/>
     <w:rsid w:val="00A46854"/>
+    <w:rsid w:val="00A6178F"/>
     <w:rsid w:val="00A760D4"/>
     <w:rsid w:val="00A822CC"/>
     <w:rsid w:val="00A94305"/>
     <w:rsid w:val="00AA1CB4"/>
     <w:rsid w:val="00AA3994"/>
+    <w:rsid w:val="00AB601B"/>
     <w:rsid w:val="00AB70E6"/>
     <w:rsid w:val="00AB78BB"/>
     <w:rsid w:val="00AD1E43"/>
     <w:rsid w:val="00AE3840"/>
     <w:rsid w:val="00AE4B48"/>
     <w:rsid w:val="00B01F7C"/>
     <w:rsid w:val="00B057FE"/>
     <w:rsid w:val="00B0712D"/>
     <w:rsid w:val="00B103EE"/>
     <w:rsid w:val="00B15AA2"/>
     <w:rsid w:val="00B17BF1"/>
     <w:rsid w:val="00B21657"/>
     <w:rsid w:val="00B24184"/>
     <w:rsid w:val="00B25785"/>
     <w:rsid w:val="00B27CFF"/>
     <w:rsid w:val="00B344D8"/>
     <w:rsid w:val="00B355F4"/>
     <w:rsid w:val="00B37733"/>
     <w:rsid w:val="00B517F6"/>
     <w:rsid w:val="00B51FD7"/>
     <w:rsid w:val="00B6161D"/>
     <w:rsid w:val="00B72069"/>
     <w:rsid w:val="00B76F3C"/>
     <w:rsid w:val="00B808E1"/>
     <w:rsid w:val="00B92CBE"/>
@@ -6124,50 +6108,51 @@
     <w:rsid w:val="00CB48A7"/>
     <w:rsid w:val="00CD282F"/>
     <w:rsid w:val="00CD3621"/>
     <w:rsid w:val="00CD4234"/>
     <w:rsid w:val="00CF0A3C"/>
     <w:rsid w:val="00CF3615"/>
     <w:rsid w:val="00D03DF3"/>
     <w:rsid w:val="00D160F4"/>
     <w:rsid w:val="00D221F6"/>
     <w:rsid w:val="00D33A58"/>
     <w:rsid w:val="00D33F7E"/>
     <w:rsid w:val="00D422B7"/>
     <w:rsid w:val="00D459C0"/>
     <w:rsid w:val="00D477E8"/>
     <w:rsid w:val="00D509D5"/>
     <w:rsid w:val="00D75DDF"/>
     <w:rsid w:val="00D80156"/>
     <w:rsid w:val="00D90BDA"/>
     <w:rsid w:val="00D97418"/>
     <w:rsid w:val="00DA302E"/>
     <w:rsid w:val="00DC26AC"/>
     <w:rsid w:val="00DC662F"/>
     <w:rsid w:val="00DD640B"/>
     <w:rsid w:val="00DE22FB"/>
     <w:rsid w:val="00E36A90"/>
+    <w:rsid w:val="00E43A5B"/>
     <w:rsid w:val="00E53D6C"/>
     <w:rsid w:val="00E60363"/>
     <w:rsid w:val="00E61757"/>
     <w:rsid w:val="00E67DAE"/>
     <w:rsid w:val="00E73F77"/>
     <w:rsid w:val="00E74106"/>
     <w:rsid w:val="00E874FC"/>
     <w:rsid w:val="00E93665"/>
     <w:rsid w:val="00EA2B84"/>
     <w:rsid w:val="00EB2897"/>
     <w:rsid w:val="00EC539B"/>
     <w:rsid w:val="00EE102E"/>
     <w:rsid w:val="00EF0CB6"/>
     <w:rsid w:val="00EF1E62"/>
     <w:rsid w:val="00EF4B2D"/>
     <w:rsid w:val="00F02483"/>
     <w:rsid w:val="00F04B18"/>
     <w:rsid w:val="00F16AAD"/>
     <w:rsid w:val="00F3018E"/>
     <w:rsid w:val="00F323D3"/>
     <w:rsid w:val="00F33586"/>
     <w:rsid w:val="00F36CAA"/>
     <w:rsid w:val="00F44C73"/>
     <w:rsid w:val="00F5290C"/>
     <w:rsid w:val="00F56A42"/>
@@ -7232,166 +7217,50 @@
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7C404F39-72D2-4356-8CDA-95A333544EC7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007960CD" w:rsidRDefault="007960CD">
           <w:r w:rsidRPr="00E62C41">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2EB7AEC0469E498FB1CC5C6B9C6F4983"/>
-[...114 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="FD61AD49DD23473EA03630E7252ED286"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{640159F4-BB76-448A-9A28-A2DDD277D333}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007960CD" w:rsidRDefault="007960CD" w:rsidP="007960CD">
           <w:pPr>
             <w:pStyle w:val="FD61AD49DD23473EA03630E7252ED286"/>
           </w:pPr>
           <w:r w:rsidRPr="00581E3D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
@@ -7408,67 +7277,183 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{34928F55-DE8E-44A9-98EE-627352054446}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007960CD" w:rsidRDefault="007960CD" w:rsidP="007960CD">
           <w:pPr>
             <w:pStyle w:val="20C8A19B237749448A346E9DABF99593"/>
           </w:pPr>
           <w:r w:rsidRPr="00581E3D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7D225061CA3949978FCEDB85DFED1845"/>
+        <w:name w:val="45AC4B2DF1124F5FA6AE7A2C484E6A04"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E2718BDA-7FBD-4BB9-93C5-58A3161A4A11}"/>
+        <w:guid w:val="{C3987691-0425-4D37-A945-3653681DD9A4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007960CD" w:rsidRDefault="007960CD" w:rsidP="007960CD">
+        <w:p w:rsidR="00757081" w:rsidRDefault="00480987" w:rsidP="00480987">
           <w:pPr>
-            <w:pStyle w:val="7D225061CA3949978FCEDB85DFED1845"/>
+            <w:pStyle w:val="45AC4B2DF1124F5FA6AE7A2C484E6A04"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00581E3D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007D0E38">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AA701DC93E0145CFBC842D38807E193A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DE0C18A3-888B-42A5-A043-957ECF3D3E94}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00757081" w:rsidRDefault="00480987" w:rsidP="00480987">
+          <w:pPr>
+            <w:pStyle w:val="AA701DC93E0145CFBC842D38807E193A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00581E3D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text</w:t>
+          </w:r>
+          <w:r w:rsidRPr="007D0E38">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EA6EE920A5D947409D07F2B1BA90B094"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BBC106F0-4519-41A6-9009-BF5AB6DE470D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00757081" w:rsidRDefault="00480987" w:rsidP="00480987">
+          <w:pPr>
+            <w:pStyle w:val="EA6EE920A5D947409D07F2B1BA90B094"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00581E3D">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F5E63722757B4AC1ABF08208B56D1480"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5D02DD93-CC3B-4171-B3C5-F3D03B8CD04B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00757081" w:rsidRDefault="00480987" w:rsidP="00480987">
+          <w:pPr>
+            <w:pStyle w:val="F5E63722757B4AC1ABF08208B56D1480"/>
           </w:pPr>
           <w:r w:rsidRPr="00581E3D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Click or tap to enter a date</w:t>
           </w:r>
           <w:r w:rsidRPr="00E62C41">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
@@ -7552,52 +7537,55 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F174D1"/>
     <w:rsid w:val="0001737D"/>
     <w:rsid w:val="00031D44"/>
     <w:rsid w:val="000B51F0"/>
     <w:rsid w:val="001E1F94"/>
     <w:rsid w:val="002C6568"/>
     <w:rsid w:val="00305EF3"/>
     <w:rsid w:val="00312E8A"/>
     <w:rsid w:val="00335A6E"/>
     <w:rsid w:val="0038249E"/>
     <w:rsid w:val="00446782"/>
+    <w:rsid w:val="00480987"/>
     <w:rsid w:val="005A0D36"/>
+    <w:rsid w:val="005F5B0D"/>
     <w:rsid w:val="006F5FDB"/>
+    <w:rsid w:val="00757081"/>
     <w:rsid w:val="00763D4B"/>
     <w:rsid w:val="007960CD"/>
     <w:rsid w:val="00873DA6"/>
     <w:rsid w:val="009215B9"/>
     <w:rsid w:val="009441A3"/>
     <w:rsid w:val="0098720C"/>
     <w:rsid w:val="00994767"/>
     <w:rsid w:val="00995A1D"/>
     <w:rsid w:val="00995E05"/>
     <w:rsid w:val="00AB0911"/>
     <w:rsid w:val="00AD2C59"/>
     <w:rsid w:val="00AD3BE1"/>
     <w:rsid w:val="00B6161D"/>
     <w:rsid w:val="00BD466A"/>
     <w:rsid w:val="00D55CE5"/>
     <w:rsid w:val="00D87D8A"/>
     <w:rsid w:val="00D905F1"/>
     <w:rsid w:val="00F174D1"/>
     <w:rsid w:val="00F7247D"/>
     <w:rsid w:val="00F75A95"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -8027,51 +8015,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007960CD"/>
+    <w:rsid w:val="00480987"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4ED4FB5555FC4653A5717D5F2491AB891">
     <w:name w:val="4ED4FB5555FC4653A5717D5F2491AB891"/>
     <w:rsid w:val="007960CD"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="698F1372DED74D9FB49D5B3462DD9E4D1">
     <w:name w:val="698F1372DED74D9FB49D5B3462DD9E4D1"/>
     <w:rsid w:val="007960CD"/>
@@ -8286,50 +8274,154 @@
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D225061CA3949978FCEDB85DFED1845">
     <w:name w:val="7D225061CA3949978FCEDB85DFED1845"/>
     <w:rsid w:val="007960CD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D2A7A5113AF41009258D0E94E68CB7F">
+    <w:name w:val="9D2A7A5113AF41009258D0E94E68CB7F"/>
+    <w:rsid w:val="00480987"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A164ACD8BBD24F39B73D80E539024F3F">
+    <w:name w:val="A164ACD8BBD24F39B73D80E539024F3F"/>
+    <w:rsid w:val="00480987"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C19E4A7C70A418585F70C62CEA7E092">
+    <w:name w:val="9C19E4A7C70A418585F70C62CEA7E092"/>
+    <w:rsid w:val="00480987"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82E124C211D8479391287AC101F9AE1C">
+    <w:name w:val="82E124C211D8479391287AC101F9AE1C"/>
+    <w:rsid w:val="00480987"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45AC4B2DF1124F5FA6AE7A2C484E6A04">
+    <w:name w:val="45AC4B2DF1124F5FA6AE7A2C484E6A04"/>
+    <w:rsid w:val="00480987"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA701DC93E0145CFBC842D38807E193A">
+    <w:name w:val="AA701DC93E0145CFBC842D38807E193A"/>
+    <w:rsid w:val="00480987"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA6EE920A5D947409D07F2B1BA90B094">
+    <w:name w:val="EA6EE920A5D947409D07F2B1BA90B094"/>
+    <w:rsid w:val="00480987"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5E63722757B4AC1ABF08208B56D1480">
+    <w:name w:val="F5E63722757B4AC1ABF08208B56D1480"/>
+    <w:rsid w:val="00480987"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
@@ -8618,80 +8710,187 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <TestXMLNode xmlns="SFRSettings">
   <Relatesto/>
   <Location/>
   <DOO/>
   <SeizingOfficer/>
   <Crimeno/>
   <Caseref/>
   <Labref/>
   <Otherref/>
   <Otherref2/>
   <Name/>
   <Organisation/>
   <Date/>
   <Evidencetype/>
   <Dateofexamination/>
   <Relatesto/>
   <CrimeOccno/>
 </TestXMLNode>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Reviewdate xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Keepofdelete xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Capability xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <DocumentStatus xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Auditduedate xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Singleormulitipleapprovers xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="f23592c7-4d44-4bd8-b0b1-03fd0b143589" xsi:nil="true"/>
+    <Completed xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+    <Owner xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <_dlc_DocId xmlns="f23592c7-4d44-4bd8-b0b1-03fd0b143589">AZQ6NXUM67FP-17784429-25529</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="f23592c7-4d44-4bd8-b0b1-03fd0b143589">
+      <Url>https://swishpnn.sharepoint.com/sites/FCNHost/_layouts/15/DocIdRedir.aspx?ID=AZQ6NXUM67FP-17784429-25529</Url>
+      <Description>AZQ6NXUM67FP-17784429-25529</Description>
+    </_dlc_DocIdUrl>
+    <Notes_x002f_Comments xmlns="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<TestXMLNode xmlns="SFRSettings">
+  <Relatesto/>
+  <Location/>
+  <DOO/>
+  <SeizingOfficer/>
+  <Crimeno/>
+  <Caseref/>
+  <Labref/>
+  <Otherref/>
+  <Otherref2/>
+  <Name/>
+  <Organisation/>
+  <Date/>
+  <Evidencetype/>
+  <Dateofexamination/>
+  <Timeofexamination/>
+  <Purchaseorderno/>
+  <Relatesto/>
+  <CrimeOccno/>
+  <Method/>
+</TestXMLNode>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005644BF15106B6B4A91ACD747376409BC" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ea684c462f52a61db2c03f19f1c62728">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="965d26a1-aba2-4a03-8d96-e64b4dc5417b" xmlns:ns3="f23592c7-4d44-4bd8-b0b1-03fd0b143589" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="58d4174eabb27b49686d83b5ba15537e" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <xsd:import namespace="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Reviewdate" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Keepofdelete" minOccurs="0"/>
                 <xsd:element ref="ns2:Auditduedate" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Singleormulitipleapprovers" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -9032,251 +9231,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-</TestXMLNode>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAFE2ACC-5804-4E13-94A7-4018856228DC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...82 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87EE72E1-533D-47E2-B381-AF01A660BC70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="SFRSettings"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAFE2ACC-5804-4E13-94A7-4018856228DC}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA64E92F-3BA0-4293-B45B-FDF435742244}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C62FCCF-D9B3-4203-ADA4-C3283DCA463F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76220EB3-B4A0-4774-80FC-2853995B1D1A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="SFRSettings"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E093EA1-D901-4983-90DE-FD5CFB935104}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="965d26a1-aba2-4a03-8d96-e64b4dc5417b"/>
     <ds:schemaRef ds:uri="f23592c7-4d44-4bd8-b0b1-03fd0b143589"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>442</Words>
-  <Characters>2520</Characters>
+  <Words>444</Words>
+  <Characters>2536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2957</CharactersWithSpaces>
+  <CharactersWithSpaces>2975</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Roberts, Paul</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ccbfa385-8296-4297-a9ac-837a1833737a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>